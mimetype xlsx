--- v0 (2026-03-04)
+++ v1 (2026-04-18)
@@ -428,558 +428,538 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I17"/>
+  <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="9" customWidth="1" min="1" max="1"/>
     <col width="62" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="21" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
-    <col width="8" customWidth="1" min="7" max="7"/>
-[...1 lines deleted...]
-    <col width="80" customWidth="1" min="9" max="9"/>
+    <col width="80" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Establecimiento</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Cantidad de salones</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>m2 del salón principal</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Auditorio</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Banquete</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
-          <t>Plazas</t>
-[...8 lines deleted...]
-        <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
-    <row r="2" ht="75" customHeight="1">
+    <row r="2" ht="60" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>HOTEL BALCARCE 646</t>
+          <t>El Mingo</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>1</v>
       </c>
       <c r="E2" t="n">
         <v>80</v>
       </c>
       <c r="F2" t="n">
+        <v>55</v>
+      </c>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>El Mingo Casa de Campo
+Dirección: Ruta 55 km 68.5
+Tel: 226615639462
+Email: rafadecesare@gmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="75" customHeight="1">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>Hoteles</t>
+        </is>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>Hotel Balcarce 646</t>
+        </is>
+      </c>
+      <c r="C3" t="n">
+        <v>2</v>
+      </c>
+      <c r="D3" t="n">
+        <v>136</v>
+      </c>
+      <c r="E3" t="n">
+        <v>80</v>
+      </c>
+      <c r="F3" t="n">
         <v>90</v>
       </c>
-      <c r="G2" t="n">
-[...7 lines deleted...]
-      <c r="I2" s="2" t="inlineStr">
+      <c r="G3" s="2" t="inlineStr">
         <is>
           <t>646 HOTEL BALCARCE
 Dirección: MITRE Y GENERAL BALCARCE
 Tel: +542266422055 [fijo]
 Email: contacto@hotelbalcarce.com
-Redes: 7: https://www.hotelbalcarce.com/</t>
-[...28 lines deleted...]
-Email: rafadecesare@gmail.com</t>
+Redes: https://www.hotelbalcarce.com/</t>
         </is>
       </c>
     </row>
     <row r="4" ht="30" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Agencia de Extensión Rural AER Balcarce del INTA</t>
         </is>
       </c>
       <c r="C4" t="n">
         <v>1</v>
       </c>
       <c r="D4" t="n">
         <v>80</v>
       </c>
       <c r="E4" t="n">
         <v>180</v>
       </c>
-      <c r="I4" s="2" t="inlineStr">
+      <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Agencia de Extensión Rural Balcarce del INTA
-Redes: 2: https://www.instagram.com/aerbalcarce/?hl=es</t>
+Redes: https://www.instagram.com/aerbalcarce/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Salón de Asociación Cooperadora Facultad Agraria de la UNMDP</t>
         </is>
       </c>
       <c r="C5" t="n">
         <v>2</v>
       </c>
       <c r="D5" t="n">
         <v>80</v>
       </c>
       <c r="E5" t="n">
         <v>180</v>
       </c>
-      <c r="I5" s="2" t="inlineStr">
+      <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Salón de Asociación Cooperadora Facultad Agraria de la UNMDP
-Redes: 7: https://fca.mdp.edu.ar/</t>
+Redes: https://fca.mdp.edu.ar/</t>
         </is>
       </c>
     </row>
     <row r="6" ht="30" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>La Candelaria Balcarce</t>
         </is>
       </c>
       <c r="C6" t="n">
         <v>1</v>
       </c>
       <c r="D6" t="n">
         <v>144</v>
       </c>
       <c r="E6" t="n">
         <v>150</v>
       </c>
       <c r="F6" t="n">
         <v>150</v>
       </c>
-      <c r="I6" s="2" t="inlineStr">
+      <c r="G6" s="2" t="inlineStr">
         <is>
           <t>La Candelaria Balcarce
-Redes: 2: https://www.instagram.com/eventos.lacandelaria/?hl=es</t>
+Redes: https://www.instagram.com/eventos.lacandelaria/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="7" ht="30" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Sociedad Rural Balcarce</t>
         </is>
       </c>
       <c r="C7" t="n">
         <v>1</v>
       </c>
       <c r="D7" t="n">
         <v>300</v>
       </c>
       <c r="E7" t="n">
         <v>300</v>
       </c>
       <c r="F7" t="n">
         <v>230</v>
       </c>
-      <c r="I7" s="2" t="inlineStr">
+      <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Sociedad Rural Balcarce
-Redes: 1: https://www.facebook.com/p/Sociedad-Rural-de-Balcarce-100054615152932/?locale=es_LA</t>
+Redes: https://www.facebook.com/p/Sociedad-Rural-de-Balcarce-100054615152932/?locale=es_LA</t>
         </is>
       </c>
     </row>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>La Pulpería</t>
         </is>
       </c>
       <c r="C8" t="n">
         <v>1</v>
       </c>
       <c r="D8" t="n">
         <v>400</v>
       </c>
       <c r="E8" t="n">
         <v>250</v>
       </c>
       <c r="F8" t="n">
         <v>180</v>
       </c>
-      <c r="I8" s="2" t="inlineStr">
+      <c r="G8" s="2" t="inlineStr">
         <is>
           <t>La Pulpería
-Redes: 2: https://www.instagram.com/pulperiacarlosmaximocabrera/?hl=es-la</t>
+Redes: https://www.instagram.com/pulperiacarlosmaximocabrera/?hl=es-la</t>
         </is>
       </c>
     </row>
     <row r="9" ht="30" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Alcira Eventos</t>
         </is>
       </c>
       <c r="C9" t="n">
         <v>1</v>
       </c>
-      <c r="I9" s="2" t="inlineStr">
+      <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Alcira Eventos
-Redes: 2: https://www.instagram.com/alciraseventos_/</t>
+Redes: https://www.instagram.com/alciraseventos_/</t>
         </is>
       </c>
     </row>
     <row r="10" ht="30" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>Sierra de los Pájaros</t>
         </is>
       </c>
       <c r="C10" t="n">
         <v>1</v>
       </c>
-      <c r="I10" s="2" t="inlineStr">
+      <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Sierra de los Pájaros
-Redes: 1: https://www.facebook.com/p/Sierra-De-Los-P%C3%A1jaros-100058154589898/</t>
+Redes: https://www.facebook.com/p/Sierra-De-Los-P%C3%A1jaros-100058154589898/</t>
         </is>
       </c>
     </row>
     <row r="11" ht="30" customHeight="1">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>San Antonio de la Sierra</t>
         </is>
       </c>
       <c r="C11" t="n">
         <v>1</v>
       </c>
       <c r="D11" t="n">
         <v>200</v>
       </c>
       <c r="E11" t="n">
         <v>50</v>
       </c>
-      <c r="I11" s="2" t="inlineStr">
+      <c r="G11" s="2" t="inlineStr">
         <is>
           <t>San Antonio de la Sierra
-Redes: 1: https://www.facebook.com/SanAntoniodelaSierra/?locale=es_LA</t>
+Redes: https://www.facebook.com/SanAntoniodelaSierra/?locale=es_LA</t>
         </is>
       </c>
     </row>
     <row r="12" ht="30" customHeight="1">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Coworking Subsecretaría de Producción y Empleo de Balcarce</t>
         </is>
       </c>
       <c r="C12" t="n">
         <v>2</v>
       </c>
       <c r="D12" t="n">
         <v>50</v>
       </c>
       <c r="E12" t="n">
         <v>25</v>
       </c>
-      <c r="I12" s="2" t="inlineStr">
+      <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Coworking Subsecretaría de Producción y Empleo de Balcarce
-Redes: 7: https://balcarce.gob.ar/lotes-en-parque-industrial/</t>
+Redes: https://balcarce.gob.ar/lotes-en-parque-industrial/</t>
         </is>
       </c>
     </row>
     <row r="13" ht="30" customHeight="1">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>El Cóndor Café Coworking</t>
         </is>
       </c>
       <c r="C13" t="n">
         <v>1</v>
       </c>
       <c r="D13" t="n">
         <v>50</v>
       </c>
       <c r="E13" t="n">
         <v>45</v>
       </c>
       <c r="F13" t="n">
         <v>45</v>
       </c>
-      <c r="I13" s="2" t="inlineStr">
+      <c r="G13" s="2" t="inlineStr">
         <is>
           <t>El Cóndor Café Coworking
-Redes: 2: https://www.instagram.com/elcondorbalcarce/?hl=es</t>
+Redes: https://www.instagram.com/elcondorbalcarce/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="14" ht="30" customHeight="1">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>Casa de la Historia y Cultura del Bicentenario</t>
         </is>
       </c>
       <c r="C14" t="n">
         <v>1</v>
       </c>
       <c r="D14" t="n">
         <v>132</v>
       </c>
       <c r="E14" t="n">
         <v>90</v>
       </c>
-      <c r="I14" s="2" t="inlineStr">
+      <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Casa de la Historia y Cultura del Bicentenario
-Redes: 1: https://www.facebook.com/p/Casa-de-la-Historia-y-la-Cultura-del-Bicentenario-Balcarce-100082998978995/</t>
+Redes: https://www.facebook.com/p/Casa-de-la-Historia-y-la-Cultura-del-Bicentenario-Balcarce-100082998978995/</t>
         </is>
       </c>
     </row>
     <row r="15" ht="30" customHeight="1">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>Teatro Municipal Luis Conti</t>
         </is>
       </c>
       <c r="C15" t="n">
         <v>1</v>
       </c>
       <c r="D15" t="n">
         <v>500</v>
       </c>
-      <c r="I15" s="2" t="inlineStr">
+      <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Teatro Municipal Luis Conti
-Redes: 2: https://www.instagram.com/teatromunicipalbalcarce/?hl=es</t>
+Redes: https://www.instagram.com/teatromunicipalbalcarce/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="16" ht="30" customHeight="1">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>Asociación Italiana Filantrópica Unida de Socorros Mutuos</t>
         </is>
       </c>
       <c r="C16" t="n">
         <v>2</v>
       </c>
       <c r="D16" t="n">
         <v>264</v>
       </c>
       <c r="E16" t="n">
         <v>180</v>
       </c>
       <c r="F16" t="n">
         <v>180</v>
       </c>
-      <c r="I16" s="2" t="inlineStr">
+      <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Asociación Italiana Filantrópica Unida de Socorros Mutuos
-Redes: 1: https://www.facebook.com/p/Asociacion-Italiana-Balcarce-100077778120614/</t>
+Redes: https://www.facebook.com/p/Asociacion-Italiana-Balcarce-100077778120614/</t>
         </is>
       </c>
     </row>
     <row r="17" ht="30" customHeight="1">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>Salón El Casco Hotel y Spa Rural</t>
         </is>
       </c>
       <c r="C17" t="n">
         <v>1</v>
       </c>
       <c r="E17" t="n">
         <v>160</v>
       </c>
-      <c r="I17" s="2" t="inlineStr">
+      <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Salón El Casco Hotel y Spa Rural
-Redes: 7: https://www.elcascodefangio.com/</t>
+Redes: https://www.elcascodefangio.com/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Balcarce</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
@@ -1003,145 +983,146 @@
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
     <row r="2" ht="45" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Rancho Aparte Balcarce</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>Turismo activo.</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Rancho Aparte
 Tel: +54542266536851 [celular]
-Redes: 2: https://www.instagram.com/ranchoaparte.lospinos/?hl=es-la</t>
+Redes: https://www.instagram.com/ranchoaparte.lospinos/?hl=es-la</t>
         </is>
       </c>
     </row>
     <row r="3" ht="45" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Bodegas y Viñedos Balcarce</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Ofrece una experiencia enoturística integral que combina la producción de vinos artesanales con propuestas gastronómicas y de alojamiento.</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Bodegas y Viñedos Balcarce
 Tel: +54542266578383 [whatsapp]
-Redes: 2: https://www.instagram.com/vinedos.balcarce/?hl=es-la</t>
+Redes: https://www.instagram.com/vinedos.balcarce/?hl=es-la</t>
         </is>
       </c>
     </row>
     <row r="4" ht="45" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Nancy Nava - Trekking y Movimiento Consciente</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Trekking de baja a moderada dificultad. Contacto con la naturaleza con ejercicios de movimiento consciente.</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Nancy Nava
 Tel: +54542266631133 [whatsapp]
-Redes: 2: https://www.instagram.com/nancyenava/</t>
+Redes: https://www.instagram.com/nancyenava/</t>
         </is>
       </c>
     </row>
     <row r="5" ht="45" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Cabalgatas La Barrosa</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Cabalgatas por los paisajes serranos de Balcarce, guiadas por especialistas en manejo equino consciente.</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Cabalgatas La Barrosa
 Tel: +54542266483244 [celular]
-Redes: 2: https://www.instagram.com/cabalgatas_labarrosa/?hl=es</t>
+Redes: https://www.instagram.com/cabalgatas_labarrosa/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="6" ht="30" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>Museo del Automovilismo Juan Manuel Fangio</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>El Museo del Automovilismo Juan Manuel Fangio es un museo dedicado al piloto homónimo de automovilismo de competición. En este museo se puede ver una gran exposición, que cuenta con más de 50 automóviles y todos los trofeos del campeón mundial de Fórmula 1. Desde la reconstrucción del Ford A (1929) con el que debutó Fangio; el original de la Negrita que impulsó su destino a Europa; la Chevrolet 39, en la que corriera la Buenos Aires-Caracas</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Museo Automovilístico Juan Manuel Fangio
-Redes: 7: https://www.museofangio.com</t>
-[...3 lines deleted...]
-    <row r="7" ht="45" customHeight="1">
+Redes: https://www.museofangio.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="60" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Piedra Naranja Balcarce</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Kayak, trekking, rappel, mountain bike y parapente.</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Piedra Naranja
 Tel: +545492266531668 [whatsapp]
-Redes: 2: https://www.instagram.com/piedranaranja/, 7: https://piedranaranja.ar/</t>
+Web: https://piedranaranja.ar/
+Redes: https://www.instagram.com/piedranaranja/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Balcarce</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">