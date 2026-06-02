--- v1 (2026-04-18)
+++ v2 (2026-06-02)
@@ -968,161 +968,162 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="47" customWidth="1" min="1" max="1"/>
     <col width="80" customWidth="1" min="2" max="2"/>
     <col width="80" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Nombre</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
-    <row r="2" ht="45" customHeight="1">
+    <row r="2" ht="60" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Rancho Aparte Balcarce</t>
+          <t>Nancy Nava - Trekking y Movimiento Consciente</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Turismo activo.</t>
+          <t>Trekking de baja a moderada dificultad. Contacto con la naturaleza con ejercicios de movimiento consciente.</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>Rancho Aparte
-[...1 lines deleted...]
-Redes: https://www.instagram.com/ranchoaparte.lospinos/?hl=es-la</t>
+          <t>Nancy Nava Trekking y Movimiento Consciente
+Tel: +542266631133 [whatsapp]
+Email: nancy_bal@live.com.ar
+Redes: https://www.instagram.com/nancyenava/</t>
         </is>
       </c>
     </row>
     <row r="3" ht="45" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
+          <t>Rancho Aparte</t>
+        </is>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>Turismo activo.</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>Rancho Aparte
+Tel: +542266536851 [celular]
+Redes: https://www.instagram.com/ranchoaparte.lospinos/</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="60" customHeight="1">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>Piedra Naranja</t>
+        </is>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Kayak, trekking, rappel, mountain bike y parapente.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>Piedra Naranja
+Tel: +542266550142 [whatsapp]
+Email: piedranaranja@gmail.com
+Web: https://www.piedranaranja.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="45" customHeight="1">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
           <t>Bodegas y Viñedos Balcarce</t>
         </is>
       </c>
-      <c r="B3" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C3" s="2" t="inlineStr">
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>Martín Muñoz es polista devenido en bodeguero, volvió a Balcarce, donde están sus raíces, para crear Bodegas y Viñedos Balcarce, un emprendimiento en crecimiento que invita a descubrir vinos como Cabernet Franc, Sauvignon Blanc y blend. Un proyecto familiar, rodeado de valores y ambiente único para disfrutar una experiencia enoturística en la ciudad.</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Bodegas y Viñedos Balcarce
 Tel: +54542266578383 [whatsapp]
 Redes: https://www.instagram.com/vinedos.balcarce/?hl=es-la</t>
         </is>
       </c>
     </row>
-    <row r="4" ht="45" customHeight="1">
-[...19 lines deleted...]
-      <c r="A5" s="2" t="inlineStr">
+    <row r="6" ht="45" customHeight="1">
+      <c r="A6" s="2" t="inlineStr">
         <is>
           <t>Cabalgatas La Barrosa</t>
         </is>
       </c>
-      <c r="B5" s="2" t="inlineStr">
+      <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Cabalgatas por los paisajes serranos de Balcarce, guiadas por especialistas en manejo equino consciente.</t>
         </is>
       </c>
-      <c r="C5" s="2" t="inlineStr">
+      <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Cabalgatas La Barrosa
 Tel: +54542266483244 [celular]
 Redes: https://www.instagram.com/cabalgatas_labarrosa/?hl=es</t>
         </is>
       </c>
     </row>
-    <row r="6" ht="30" customHeight="1">
-      <c r="A6" s="2" t="inlineStr">
+    <row r="7" ht="30" customHeight="1">
+      <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Museo del Automovilismo Juan Manuel Fangio</t>
         </is>
       </c>
-      <c r="B6" s="2" t="inlineStr">
+      <c r="B7" s="2" t="inlineStr">
         <is>
           <t>El Museo del Automovilismo Juan Manuel Fangio es un museo dedicado al piloto homónimo de automovilismo de competición. En este museo se puede ver una gran exposición, que cuenta con más de 50 automóviles y todos los trofeos del campeón mundial de Fórmula 1. Desde la reconstrucción del Ford A (1929) con el que debutó Fangio; el original de la Negrita que impulsó su destino a Europa; la Chevrolet 39, en la que corriera la Buenos Aires-Caracas</t>
         </is>
       </c>
-      <c r="C6" s="2" t="inlineStr">
+      <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Museo Automovilístico Juan Manuel Fangio
 Redes: https://www.museofangio.com</t>
-        </is>
-[...18 lines deleted...]
-Redes: https://www.instagram.com/piedranaranja/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Balcarce</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">