--- v0 (2026-04-18)
+++ v1 (2026-06-02)
@@ -507,54 +507,54 @@
     <row r="2" ht="60" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>Sheraton Buenos Aires Greenville Polo Resort</t>
         </is>
       </c>
       <c r="C2" t="n">
         <v>5</v>
       </c>
       <c r="D2" t="n">
         <v>692</v>
       </c>
       <c r="E2" t="n">
         <v>698</v>
       </c>
       <c r="F2" t="n">
         <v>229</v>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>SHERATON
+          <t>Sheraton
 Dirección: Calle 152 y 63 S/N
 Tel: +541177006600 [fijo]
-Email: yael.rodriguez@sheratonbuenosairesgreenville.com</t>
+Redes: https://www.instagram.com/sheratongreenville/</t>
         </is>
       </c>
     </row>
     <row r="3" ht="45" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Centro de Actividades Roberto de Vicenzo</t>
         </is>
       </c>
       <c r="C3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="n">
         <v>4000</v>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Centro de Actividades Roberto de Vicenzo
 Dirección: Calle 18 y 148
 Web: https://berazategui.gov.ar/cultura/espacios-culturales/centro-de-actividades-deportivas-culturales-y-recreativas-roberto-de-vicenzo</t>
@@ -601,54 +601,54 @@
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
     <row r="2" ht="60" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Sheraton Buenos Aires Greenville Polo Resort</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>Integradas al hotel, se encuentran 2 canchas de polo profesionales donde se realizan prácticas y torneos. Además, canchas de fútbol, tenis y actividades wellness abiertas como clases de yoga, baños de sonido, sesiones de meditación y encuentros especiales inspirados en el bienestar.</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>SHERATON
+          <t>Sheraton
 Dirección: Calle 152 y 63 S/N
 Tel: +541177006600 [fijo]
-Email: yael.rodriguez@sheratonbuenosairesgreenville.com</t>
+Redes: https://www.instagram.com/sheratongreenville/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Berazategui</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">