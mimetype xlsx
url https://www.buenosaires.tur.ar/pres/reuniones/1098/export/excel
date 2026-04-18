--- v0 (2026-03-04)
+++ v1 (2026-04-18)
@@ -428,140 +428,128 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="9" customWidth="1" min="1" max="1"/>
     <col width="21" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="21" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
-    <col width="8" customWidth="1" min="7" max="7"/>
-[...1 lines deleted...]
-    <col width="80" customWidth="1" min="9" max="9"/>
+    <col width="80" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Establecimiento</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Cantidad de salones</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>m2 del salón principal</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Auditorio</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Banquete</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
-          <t>Plazas</t>
-[...8 lines deleted...]
-        <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
     <row r="2" ht="75" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>Salones Estancia MV</t>
         </is>
       </c>
       <c r="C2" t="n">
         <v>2</v>
       </c>
       <c r="E2" t="n">
         <v>340</v>
       </c>
-      <c r="I2" s="2" t="inlineStr">
+      <c r="G2" s="2" t="inlineStr">
         <is>
           <t>MONTE VIEJO
 Dirección: Ruta 215 Km 51
 Tel: +541166078859 [fijo]
 Email: horacioblanda@gmail.com
-Redes: 7: https://estanciamv.com.ar/</t>
+Redes: https://estanciamv.com.ar/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Brandsen</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
@@ -584,90 +572,90 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
     <row r="2" ht="30" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Estancia MV</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>Una típica estancia ganadera enmarcada en la arquitectura propia y original de la época colonial. Se destaca un granero de 1858 y la capacidad y servicios para la celebración de eventos.</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Estancia MV
-Redes: 7: https://estanciamv.com.ar/</t>
+Redes: https://estanciamv.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="3" ht="45" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>El Abascay quesos orgánicos</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Producción orgánica de quesos. Salón para eventos corporativos</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>El Abascay
 Email: hola@elabascay.com.ar
-Redes: 2: https://www.instagram.com/elabascaybrandsen/, 7: https://elabascay.com.ar/</t>
+Redes: https://www.instagram.com/elabascaybrandsen/, https://elabascay.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="4" ht="60" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Hocico Negro Wines</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Enoturismo. Recorridos por plantaciones, catas dirigidas, charlas técnicas y degustación de productos regionales.</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Hocico Negro
 Tel: +54541136016954 [celular]
 Email: hociconegrowines@gmail.com
-Redes: 2: https://www.instagram.com/hociconegro/?hl=es</t>
+Redes: https://www.instagram.com/hociconegro/?hl=es</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Brandsen</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">