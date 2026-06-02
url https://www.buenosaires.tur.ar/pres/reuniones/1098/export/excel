--- v1 (2026-04-18)
+++ v2 (2026-06-02)
@@ -561,56 +561,56 @@
     <col width="29" customWidth="1" min="1" max="1"/>
     <col width="80" customWidth="1" min="2" max="2"/>
     <col width="80" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Nombre</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
     <row r="2" ht="30" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Estancia MV</t>
+          <t>Estancia Monte Viejo</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Una típica estancia ganadera enmarcada en la arquitectura propia y original de la época colonial. Se destaca un granero de 1858 y la capacidad y servicios para la celebración de eventos.</t>
+          <t>Un exclusivo refugio de turismo rural que combina el aire de campo con la elegancia de su imponente casco francés diseñado en 1890 por el arquitecto Pedro Benoit. Ofrece una experiencia de desconexión total a través de sus servicios de hotel boutique, gastronomía criolla y piscina al aire libre, manteniendo viva la historia del antiguo Ferrocarril Provincial en un entorno donde predominan el silencio y la arquitectura del siglo XIX.</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Estancia MV
 Redes: https://estanciamv.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="3" ht="45" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>El Abascay quesos orgánicos</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Producción orgánica de quesos. Salón para eventos corporativos</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>El Abascay
 Email: hola@elabascay.com.ar
 Redes: https://www.instagram.com/elabascaybrandsen/, https://elabascay.com.ar/</t>