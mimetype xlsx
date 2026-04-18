--- v0 (2026-03-04)
+++ v1 (2026-04-18)
@@ -428,2161 +428,3072 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I63"/>
+  <dimension ref="A1:G84"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="9" customWidth="1" min="1" max="1"/>
     <col width="80" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="21" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
-    <col width="8" customWidth="1" min="7" max="7"/>
-[...1 lines deleted...]
-    <col width="80" customWidth="1" min="9" max="9"/>
+    <col width="80" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Establecimiento</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Cantidad de salones</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>m2 del salón principal</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Auditorio</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Banquete</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
-          <t>Plazas</t>
-[...8 lines deleted...]
-        <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
-    <row r="2" ht="75" customHeight="1">
+    <row r="2" ht="90" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>ARGENTINO</t>
+          <t>Hotel Argentino</t>
         </is>
       </c>
       <c r="C2" t="n">
         <v>2</v>
       </c>
       <c r="D2" t="n">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>140</v>
       </c>
       <c r="F2" t="n">
-        <v>50</v>
-[...4 lines deleted...]
-      <c r="I2" s="2" t="inlineStr">
+        <v>85</v>
+      </c>
+      <c r="G2" s="2" t="inlineStr">
         <is>
           <t>ARGENTINO
 Dirección: BELGRANO n° 2225
-Tel: +542234910918 [fijo]
+Tel: 2234910918
 Email: info@argentinohotelmdp.com.ar
-Redes: 7: https://www.argentinohotelmdp.com.ar</t>
-[...3 lines deleted...]
-    <row r="3" ht="75" customHeight="1">
+Web: https://www.argentinohotelmdp.com.ar
+Redes: https://www.argentinohotelmdp.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="90" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>ASTOR</t>
+          <t>Astor</t>
         </is>
       </c>
       <c r="C3" t="n">
         <v>5</v>
       </c>
       <c r="D3" t="n">
         <v>385</v>
       </c>
       <c r="E3" t="n">
-        <v>300</v>
+        <v>250</v>
       </c>
       <c r="F3" t="n">
-        <v>250</v>
-[...4 lines deleted...]
-      <c r="I3" s="2" t="inlineStr">
+        <v>400</v>
+      </c>
+      <c r="G3" s="2" t="inlineStr">
         <is>
           <t>ASTOR
 Dirección: Entre Ríos N°1649
-Tel: +542234921616 [fijo]
+Tel: 02234921616
 Email: reservas@hotelastor.com.ar
-Redes: 7: https://www.hotelastor.com.ar</t>
-[...3 lines deleted...]
-    <row r="4" ht="75" customHeight="1">
+Web: https://www.hotelastor.com.ar
+Redes: https://www.hotelastor.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="90" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>ELEGANCE HOTEL</t>
+          <t>Elegance Hotel</t>
         </is>
       </c>
       <c r="C4" t="n">
         <v>1</v>
       </c>
-      <c r="D4" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="n">
-        <v>100</v>
-[...7 lines deleted...]
-      <c r="I4" s="2" t="inlineStr">
+        <v>80</v>
+      </c>
+      <c r="G4" s="2" t="inlineStr">
         <is>
           <t>ELEGANCE HOTEL
-Dirección: MATHEU Nº 160 / 172
-[...6 lines deleted...]
-    <row r="5" ht="60" customHeight="1">
+Dirección: MATHEU Nº 160
+Tel: +542234515295 [fijo], +542983545733 [celular]
+Email: hotel@elegancemardelplata.com.ar, comercial@elegancemardelplata.com.ar
+Web: https://www.elegancehotel.com.ar
+Redes: https://www.hotelelegance.mardelplata.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="75" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>GRAN HOTEL DORA</t>
+          <t>Gran Hotel Dorá</t>
         </is>
       </c>
       <c r="C5" t="n">
         <v>3</v>
       </c>
       <c r="D5" t="n">
         <v>972</v>
       </c>
       <c r="E5" t="n">
         <v>400</v>
       </c>
       <c r="F5" t="n">
         <v>300</v>
       </c>
-      <c r="G5" t="n">
-[...2 lines deleted...]
-      <c r="I5" s="2" t="inlineStr">
+      <c r="G5" s="2" t="inlineStr">
         <is>
           <t>GRAN HOTEL DORA
 Dirección: Buenos Aires N° 1841
-Tel: +542234910033 [fijo]
-[...4 lines deleted...]
-    <row r="6" ht="75" customHeight="1">
+Tel: 2234910033
+Email: reservas@hoteldora.com.ar
+Web: https://www.hoteldora.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" ht="90" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>HOTEL ANTARTIDA</t>
+          <t>Hotel Antartida</t>
         </is>
       </c>
       <c r="C6" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D6" t="n">
         <v>400</v>
       </c>
       <c r="E6" t="n">
-        <v>450</v>
+        <v>420</v>
       </c>
       <c r="F6" t="n">
         <v>320</v>
       </c>
-      <c r="G6" t="n">
-[...7 lines deleted...]
-      <c r="I6" s="2" t="inlineStr">
+      <c r="G6" s="2" t="inlineStr">
         <is>
           <t>HOTEL ANTARTIDA
 Dirección: AV. LURO 2156
-Tel: +542234915450 [fijo]
+Tel: 02234915450, 4915454
 Email: reservasantartida@iosfa.gob.ar
-Redes: 7: https://www.hotelantartida.com.ar</t>
-[...3 lines deleted...]
-    <row r="7" ht="75" customHeight="1">
+Web: https://www.hotelantartida.com.ar
+Redes: https://www.hotelantartida.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="90" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>HOTEL GUERRERO</t>
+          <t>Hotel Guerrero</t>
         </is>
       </c>
       <c r="C7" t="n">
         <v>3</v>
       </c>
       <c r="D7" t="n">
         <v>250</v>
       </c>
       <c r="E7" t="n">
         <v>90</v>
       </c>
       <c r="F7" t="n">
         <v>120</v>
       </c>
-      <c r="G7" t="n">
-[...2 lines deleted...]
-      <c r="I7" s="2" t="inlineStr">
+      <c r="G7" s="2" t="inlineStr">
         <is>
           <t>HOTEL GUERRERO
 Dirección: JUAN B. ALBERDI N° 2288
-Tel: +542234911417 [fijo]
+Tel: 02234958851, 24918200
 Email: info@hotelguerrero.com.ar
-Redes: 7: https://www.hotelguerrero.com.ar</t>
-[...3 lines deleted...]
-    <row r="8" ht="75" customHeight="1">
+Web: https://www.hotelguerrero.com.ar
+Redes: https://www.hotelguerrero.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="90" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>HOTEL RIVIERA</t>
+          <t>Hotel Riviera</t>
         </is>
       </c>
       <c r="C8" t="n">
         <v>3</v>
       </c>
       <c r="D8" t="n">
         <v>418</v>
       </c>
       <c r="E8" t="n">
         <v>400</v>
       </c>
       <c r="F8" t="n">
         <v>280</v>
       </c>
-      <c r="G8" t="n">
-[...7 lines deleted...]
-      <c r="I8" s="2" t="inlineStr">
+      <c r="G8" s="2" t="inlineStr">
         <is>
           <t>HOTEL RIVIERA
 Dirección: BELGRANO 2118
-Tel: +542234954021 [fijo]
+Tel: 02234954021
 Email: reservas@hotelriviera.com.ar
-Redes: 7: https://www.hotelriviera.com.ar</t>
+Web: https://www.hotelriviera.com.ar
+Redes: https://www.hotelriviera.com.ar</t>
         </is>
       </c>
     </row>
     <row r="9" ht="75" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>LAS ROCAS</t>
+          <t>Hotel Tronador</t>
         </is>
       </c>
       <c r="C9" t="n">
+        <v>2</v>
+      </c>
+      <c r="D9" t="n">
+        <v>11.2</v>
+      </c>
+      <c r="E9" t="n">
+        <v>20</v>
+      </c>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>HOTEL TRONADOR
+Dirección: MORENO n° 2541
+Tel: +542234951800 [celular]
+Email: info@tronadorhotel.com.ar
+Web: https://www.tronadorhotel.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="90" customHeight="1">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>Hoteles</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>Las Rocas</t>
+        </is>
+      </c>
+      <c r="C10" t="n">
         <v>3</v>
       </c>
-      <c r="D9" t="n">
-[...11 lines deleted...]
-      <c r="I9" s="2" t="inlineStr">
+      <c r="D10" t="n">
+        <v>100</v>
+      </c>
+      <c r="E10" t="n">
+        <v>130</v>
+      </c>
+      <c r="F10" t="n">
+        <v>70</v>
+      </c>
+      <c r="G10" s="2" t="inlineStr">
         <is>
           <t>LAS ROCAS
 Dirección: ALBERTI 9
-Tel: +542234515362 [fijo]
+Tel: 02234515362
 Email: info@hotellasrocas.com.ar
-Redes: 7: https://WWW.HOTELLASROCAS.COM.AR</t>
-[...4 lines deleted...]
-      <c r="A10" s="2" t="inlineStr">
+Web: https://www.hotellasrocas.com.ar
+Redes: https://WWW.HOTELLASROCAS.COM.AR, https://hotellasrocas.com.ar/portal/es-es/37/inicio</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" ht="90" customHeight="1">
+      <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
-      <c r="B10" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C10" t="n">
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>Nuevo Ostende</t>
+        </is>
+      </c>
+      <c r="C11" t="n">
         <v>3</v>
       </c>
-      <c r="D10" t="n">
+      <c r="D11" t="n">
         <v>266</v>
       </c>
-      <c r="E10" t="n">
+      <c r="E11" t="n">
         <v>300</v>
       </c>
-      <c r="F10" t="n">
+      <c r="F11" t="n">
         <v>220</v>
       </c>
-      <c r="G10" t="n">
-[...7 lines deleted...]
-      <c r="I10" s="2" t="inlineStr">
+      <c r="G11" s="2" t="inlineStr">
         <is>
           <t>NUEVO OSTENDE
 Dirección: H. IRIGOYEN n° 1737
-Tel: +542234950081 [fijo]
+Tel: 2234950081
 Email: gerencia@nuevoostendehotel.com.ar
-Redes: 7: https://www.nuevoostendehotel.com.ar</t>
-[...4 lines deleted...]
-      <c r="A11" s="2" t="inlineStr">
+Web: https://www.nuevoostendehotel.com.ar
+Redes: https://www.nuevoostendehotel.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="90" customHeight="1">
+      <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
-      <c r="B11" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" t="n">
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>Hotel Primacy</t>
+        </is>
+      </c>
+      <c r="C12" t="n">
         <v>2</v>
       </c>
-      <c r="D11" t="n">
-[...11 lines deleted...]
-      <c r="I11" s="2" t="inlineStr">
+      <c r="D12" t="n">
+        <v>329</v>
+      </c>
+      <c r="F12" t="n">
+        <v>80</v>
+      </c>
+      <c r="G12" s="2" t="inlineStr">
         <is>
           <t>PRIMACY APART HOTEL
 Dirección: Santa Fe Nº 2464
-Tel: +542234913600 [fijo]
+Tel: 02234913600
 Email: administracion@primacy.com.ar
-Redes: 7: https://www.primacy.com.ar</t>
-[...4 lines deleted...]
-      <c r="A12" s="2" t="inlineStr">
+Web: https://www.primacy.com.ar
+Redes: https://www.primacy.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="75" customHeight="1">
+      <c r="A13" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
-      <c r="B12" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" t="n">
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+      <c r="C13" t="n">
+        <v>2</v>
+      </c>
+      <c r="E13" t="n">
+        <v>50</v>
+      </c>
+      <c r="F13" t="n">
+        <v>40</v>
+      </c>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>SEC MAR
+Dirección: Santiago del Estero 1228
+Tel: +542235040227 [celular]
+Email: secreservas@ohshoteles.com.ar
+Web: https://sechotel.com.ar/portal/es-es/6/Eventos</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="90" customHeight="1">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>Hoteles</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>Hotel Sheraton Mar Del Plata</t>
+        </is>
+      </c>
+      <c r="C14" t="n">
+        <v>8</v>
+      </c>
+      <c r="D14" t="n">
+        <v>1100.75</v>
+      </c>
+      <c r="E14" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F14" t="n">
+        <v>800</v>
+      </c>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>SHERATON MAR DEL PLATA
+Dirección: ALEM n° 4221
+Tel: 2234619400
+Email: reservas@mardelplatasheraton.com
+Web: https://www.sheraton.com/mardelplata
+Redes: https://www.sheraton.com/mardelplata, https://www.marriott.com/mdqsi/</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="75" customHeight="1">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>Hoteles</t>
+        </is>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>Tierra Del Fuego</t>
+        </is>
+      </c>
+      <c r="C15" t="n">
+        <v>3</v>
+      </c>
+      <c r="D15" t="n">
+        <v>200</v>
+      </c>
+      <c r="E15" t="n">
+        <v>300</v>
+      </c>
+      <c r="F15" t="n">
+        <v>180</v>
+      </c>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>TIERRA DEL FUEGO
+Dirección: ENTRE RIOS N° 1519/1525
+Tel: +5402234915667 [celular]
+Email: gabriela.germino@iosfa.gob.ar
+Web: https://turismo.iosfa.gob.ar/Port_TierraDelFuego.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="90" customHeight="1">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>Hoteles</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>Torres De Manantiales Apart Hotel</t>
+        </is>
+      </c>
+      <c r="C16" t="n">
+        <v>12</v>
+      </c>
+      <c r="D16" t="n">
+        <v>515</v>
+      </c>
+      <c r="E16" t="n">
+        <v>800</v>
+      </c>
+      <c r="F16" t="n">
+        <v>500</v>
+      </c>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>TORRES DE MANANTIALES
+Dirección: ALBERTI 453
+Tel: +542235492402 [whatsapp]
+Email: manantiales@manantiales.com.ar
+Web: https://www.manantiales.com.ar
+Redes: https://WWW.MANANTIALES.COM.AR</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="75" customHeight="1">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>Hoteles</t>
+        </is>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>Uthgra Presidente Juan D. Peron</t>
+        </is>
+      </c>
+      <c r="C17" t="n">
+        <v>3</v>
+      </c>
+      <c r="E17" t="n">
+        <v>600</v>
+      </c>
+      <c r="F17" t="n">
+        <v>400</v>
+      </c>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>UTHGRA PRESIDENTE PERÓN
+Dirección: Tucumán 2662
+Tel: 2234951689
+Email: info@uthgramardelplata.com.ar
+Redes: https://uthgramardelplata.com.ar/, https://www.uthgramardelplata.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="90" customHeight="1">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>Hoteles</t>
+        </is>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>Uthgra Sasso</t>
+        </is>
+      </c>
+      <c r="C18" t="n">
+        <v>4</v>
+      </c>
+      <c r="D18" t="n">
+        <v>769</v>
+      </c>
+      <c r="E18" t="n">
+        <v>700</v>
+      </c>
+      <c r="F18" t="n">
+        <v>280</v>
+      </c>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>UTHGRA SASSO
+Dirección: Avenida de los Trabajadores N° 3545
+Tel: 02234999000
+Email: reservas@uthgrasasso.com.ar
+Web: https://www.uthgrasasso.com.ar
+Redes: https://www.uthgrasasso.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="90" customHeight="1">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>Hoteles</t>
+        </is>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>Rct Club Vacacional</t>
+        </is>
+      </c>
+      <c r="C19" t="n">
         <v>7</v>
       </c>
-      <c r="D12" t="n">
+      <c r="D19" t="n">
         <v>400</v>
       </c>
-      <c r="E12" t="n">
-[...10 lines deleted...]
-      <c r="I12" s="2" t="inlineStr">
+      <c r="E19" t="n">
+        <v>500</v>
+      </c>
+      <c r="F19" t="n">
+        <v>400</v>
+      </c>
+      <c r="G19" s="2" t="inlineStr">
         <is>
           <t>RCT CLUB VACACIONAL y SPA
 Dirección: RUTA  PROVINCIAL 11 KM 542,500
-Tel: +542234641111 [fijo]
+Tel: 2234641111
 Email: recepcion@rct.coop
-Redes: 7: https://www.rct.com.ar</t>
-[...214 lines deleted...]
-Redes: 1: https://www.facebook.com/ccosvaldosoriano</t>
+Web: https://www.rct.com.ar
+Redes: https://www.rct.com.ar</t>
         </is>
       </c>
     </row>
     <row r="20" ht="30" customHeight="1">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>Centro de Arte Radio City- Roxy- Melany</t>
+          <t>Aula Magna de la Facultad de Derecho de la Universidad Nacional de Mar del Plata</t>
         </is>
       </c>
       <c r="C20" t="n">
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="D20" t="n">
+        <v>300</v>
       </c>
       <c r="E20" t="n">
-        <v>1363</v>
-[...8 lines deleted...]
-    <row r="21" ht="30" customHeight="1">
+        <v>280</v>
+      </c>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>Aula Magna de la Facultad de Derecho de la Universidad Nacional de Mar del Plata
+Redes: https://derecho.mdp.edu.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="75" customHeight="1">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>Club Mar del Plata Golf Los Acantilados</t>
+          <t>Casa del Mar Villa García Uriburu</t>
         </is>
       </c>
       <c r="C21" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D21" t="n">
-        <v>240</v>
+        <v>325</v>
       </c>
       <c r="E21" t="n">
-        <v>250</v>
+        <v>300</v>
       </c>
       <c r="F21" t="n">
-        <v>200</v>
-[...4 lines deleted...]
-Redes: 7: https://www.acantiladosgolfclub.com/</t>
+        <v>220</v>
+      </c>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <t>Casa del Mar Villa García Uriburu
+Dirección: Scaglia 5400
+Tel: +542236185299 [celular]
+Email: casadelmar1.mdp@gmail.com
+Redes: https://www.instagram.com/casadelmar_mdp/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="22" ht="30" customHeight="1">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>Club Once Unidos</t>
+          <t>Casa Pampa</t>
         </is>
       </c>
       <c r="C22" t="n">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>4000</v>
+        <v>4</v>
       </c>
       <c r="E22" t="n">
-        <v>3000</v>
-[...4 lines deleted...]
-Redes: 7: https://www.onceunidos.com/</t>
+        <v>300</v>
+      </c>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Casa Pampa
+Redes: https://casapampa.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="23" ht="30" customHeight="1">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>Espacio Chauvin</t>
+          <t>Centro Cultural Osvaldo Soriano</t>
         </is>
       </c>
       <c r="C23" t="n">
-        <v>3</v>
-[...4 lines deleted...]
-Redes: 7: https://chauvin.com.ar/</t>
+        <v>2</v>
+      </c>
+      <c r="D23" t="n">
+        <v>106.15</v>
+      </c>
+      <c r="E23" t="n">
+        <v>90</v>
+      </c>
+      <c r="G23" s="2" t="inlineStr">
+        <is>
+          <t>Centro Cultural Osvaldo Soriano
+Redes: https://www.facebook.com/ccosvaldosoriano</t>
         </is>
       </c>
     </row>
     <row r="24" ht="30" customHeight="1">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>Facultad de Ciencias Económicas de la Universidad Nacional de Mar del Plata</t>
+          <t>Centro de Arte Radio City- Roxy- Melany</t>
         </is>
       </c>
       <c r="C24" t="n">
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="D24" t="n">
+        <v>378</v>
       </c>
       <c r="E24" t="n">
-        <v>300</v>
-[...4 lines deleted...]
-Redes: 7: https://eco.mdp.edu.ar//</t>
+        <v>1363</v>
+      </c>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <t>Centro de Arte Radio City- Roxy- Melany
+Redes: https://centrodeartemdp.com/</t>
         </is>
       </c>
     </row>
     <row r="25" ht="30" customHeight="1">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>La Esperanza Recreo de Campo</t>
+          <t>Club Mar del Plata Golf Los Acantilados</t>
         </is>
       </c>
       <c r="C25" t="n">
         <v>1</v>
       </c>
+      <c r="D25" t="n">
+        <v>240</v>
+      </c>
       <c r="E25" t="n">
-        <v>220</v>
+        <v>250</v>
       </c>
       <c r="F25" t="n">
-        <v>280</v>
-[...4 lines deleted...]
-Redes: 2: https://www.instagram.com/laesperanza.eventos/?hl=es</t>
+        <v>200</v>
+      </c>
+      <c r="G25" s="2" t="inlineStr">
+        <is>
+          <t>Club Mar del Plata Golf Los Acantilados
+Redes: https://www.acantiladosgolfclub.com/</t>
         </is>
       </c>
     </row>
     <row r="26" ht="30" customHeight="1">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>Luxemburgo Haus</t>
+          <t>Club Once Unidos</t>
         </is>
       </c>
       <c r="C26" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D26" t="n">
-        <v>375</v>
+        <v>4000</v>
       </c>
       <c r="E26" t="n">
-        <v>400</v>
-[...7 lines deleted...]
-Redes: 7: http://luxemburgo-haus.com.ar/</t>
+        <v>3000</v>
+      </c>
+      <c r="G26" s="2" t="inlineStr">
+        <is>
+          <t>Club Once Unidos
+Redes: https://www.onceunidos.com/</t>
         </is>
       </c>
     </row>
     <row r="27" ht="30" customHeight="1">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>Manantiales Villa Gainza Paz</t>
+          <t>Espacio Chauvin</t>
         </is>
       </c>
       <c r="C27" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D27" t="n">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="E27" t="n">
-        <v>130</v>
-[...7 lines deleted...]
-Redes: 2: https://www.instagram.com/manantialeseventos/</t>
+        <v>180</v>
+      </c>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <t>Espacio Chauvin
+Redes: https://chauvin.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="28" ht="30" customHeight="1">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>Mar del Plata Golf Club</t>
+          <t>Facultad de Ciencias Económicas de la Universidad Nacional de Mar del Plata</t>
         </is>
       </c>
       <c r="C28" t="n">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>1</v>
       </c>
       <c r="E28" t="n">
-        <v>200</v>
-[...7 lines deleted...]
-Redes: 7: https://mardelplatagolfclub.com.ar/</t>
+        <v>300</v>
+      </c>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Facultad de Ciencias Económicas de la Universidad Nacional de Mar del Plata
+Redes: https://eco.mdp.edu.ar//</t>
         </is>
       </c>
     </row>
     <row r="29" ht="30" customHeight="1">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>Mirador Waikiki</t>
+          <t>La Esperanza Recreo de Campo</t>
         </is>
       </c>
       <c r="C29" t="n">
         <v>1</v>
       </c>
-      <c r="D29" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E29" t="n">
-        <v>500</v>
-[...4 lines deleted...]
-Redes: 2: https://www.instagram.com/complejowaikiki/?hl=es</t>
+        <v>200</v>
+      </c>
+      <c r="F29" t="n">
+        <v>180</v>
+      </c>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>La Esperanza Recreo de Campo
+Redes: https://www.instagram.com/laesperanza.eventos/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="30" ht="30" customHeight="1">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Tío Curzio</t>
+          <t>Luxemburgo Haus</t>
         </is>
       </c>
       <c r="C30" t="n">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="D30" t="n">
+        <v>375</v>
       </c>
       <c r="E30" t="n">
-        <v>1900</v>
+        <v>400</v>
       </c>
       <c r="F30" t="n">
-        <v>1300</v>
-[...4 lines deleted...]
-Redes: 7: https://tiocurzio.com/</t>
+        <v>280</v>
+      </c>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Luxemburgo Haus
+Redes: http://luxemburgo-haus.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="31" ht="30" customHeight="1">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>La Normandina</t>
+          <t>Manantiales Villa Gainza Paz</t>
         </is>
       </c>
       <c r="C31" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D31" t="n">
-        <v>650</v>
+        <v>128</v>
       </c>
       <c r="E31" t="n">
-        <v>800</v>
+        <v>130</v>
       </c>
       <c r="F31" t="n">
-        <v>500</v>
-[...4 lines deleted...]
-Redes: 2: https://www.instagram.com/lanormandina_complejo/?hl=es</t>
+        <v>100</v>
+      </c>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Manantiales Villa Gainza Paz
+Redes: https://www.instagram.com/manantialeseventos/</t>
         </is>
       </c>
     </row>
     <row r="32" ht="30" customHeight="1">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>Teatro Auditorium</t>
+          <t>Mar del Plata Golf Club</t>
         </is>
       </c>
       <c r="C32" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D32" t="n">
-        <v>1200</v>
+        <v>140</v>
       </c>
       <c r="E32" t="n">
-        <v>988</v>
-[...4 lines deleted...]
-Redes: 7: https://teatroauditorium.gba.gob.ar/</t>
+        <v>200</v>
+      </c>
+      <c r="F32" t="n">
+        <v>250</v>
+      </c>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>Mar del Plata Golf Club
+Redes: https://mardelplatagolfclub.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="33" ht="30" customHeight="1">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>Teatro Colón</t>
+          <t>Mirador Waikiki</t>
         </is>
       </c>
       <c r="C33" t="n">
         <v>1</v>
       </c>
       <c r="D33" t="n">
-        <v>234</v>
+        <v>450</v>
       </c>
       <c r="E33" t="n">
         <v>500</v>
       </c>
-      <c r="I33" s="2" t="inlineStr">
-[...2 lines deleted...]
-Redes: 7: https://www.mardelplata.gob.ar/colonprogramacion</t>
+      <c r="G33" s="2" t="inlineStr">
+        <is>
+          <t>Mirador Waikiki
+Redes: https://www.instagram.com/complejowaikiki/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="34" ht="30" customHeight="1">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>Torreón del Monje</t>
+          <t>Tío Curzio</t>
         </is>
       </c>
       <c r="C34" t="n">
-        <v>5</v>
+        <v>4</v>
+      </c>
+      <c r="D34" t="n">
+        <v>650</v>
       </c>
       <c r="E34" t="n">
-        <v>350</v>
-[...7 lines deleted...]
-Redes: 7: https://torreondelmonje.com.ar/</t>
+        <v>800</v>
+      </c>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>Tío Curzio
+Redes: https://tiocurzio.com/</t>
         </is>
       </c>
     </row>
     <row r="35" ht="30" customHeight="1">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>Universidad CAECE</t>
+          <t>La Normandina</t>
         </is>
       </c>
       <c r="C35" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D35" t="n">
-        <v>180</v>
+        <v>650</v>
       </c>
       <c r="E35" t="n">
-        <v>180</v>
-[...4 lines deleted...]
-Redes: 7: https://www.ucaecemdp.edu.ar/</t>
+        <v>800</v>
+      </c>
+      <c r="F35" t="n">
+        <v>500</v>
+      </c>
+      <c r="G35" s="2" t="inlineStr">
+        <is>
+          <t>La Normandina
+Redes: https://www.instagram.com/lanormandina_complejo/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="36" ht="30" customHeight="1">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>Universidad Tecnológica Nacional</t>
+          <t>Teatro Auditorium</t>
         </is>
       </c>
       <c r="C36" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="E36" t="n">
-        <v>150</v>
-[...4 lines deleted...]
-Redes: 7: https://mdp.utn.edu.ar/</t>
+        <v>982</v>
+      </c>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>Teatro Auditorium
+Redes: https://teatroauditorium.gba.gob.ar/</t>
         </is>
       </c>
     </row>
     <row r="37" ht="30" customHeight="1">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>Salón Gran Hotel Continental</t>
+          <t>Teatro Colón</t>
         </is>
       </c>
       <c r="C37" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D37" t="n">
-        <v>85</v>
+        <v>234</v>
       </c>
       <c r="E37" t="n">
-        <v>40</v>
-[...7 lines deleted...]
-Redes: 7: https://www.hotelcontinentalmdq.com.ar/</t>
+        <v>500</v>
+      </c>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <t>Teatro Colón
+Redes: https://www.mardelplata.gob.ar/colonprogramacion</t>
         </is>
       </c>
     </row>
     <row r="38" ht="30" customHeight="1">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>Salón Gran Hotel Hermitage</t>
+          <t>Torreón del Monje</t>
         </is>
       </c>
       <c r="C38" t="n">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>875</v>
+        <v>5</v>
       </c>
       <c r="E38" t="n">
-        <v>900</v>
-[...7 lines deleted...]
-Redes: 7: https://www.hermitagehotel.com.ar/</t>
+        <v>1200</v>
+      </c>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>Torreón del Monje
+Redes: https://torreondelmonje.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="39" ht="30" customHeight="1">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>Salón Hotel 15 de Mayo</t>
+          <t>Universidad CAECE</t>
         </is>
       </c>
       <c r="C39" t="n">
         <v>2</v>
       </c>
       <c r="D39" t="n">
+        <v>180</v>
+      </c>
+      <c r="E39" t="n">
+        <v>180</v>
+      </c>
+      <c r="G39" s="2" t="inlineStr">
+        <is>
+          <t>Universidad CAECE
+Redes: https://www.ucaecemdp.edu.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="30" customHeight="1">
+      <c r="A40" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
+          <t>Universidad Tecnológica Nacional</t>
+        </is>
+      </c>
+      <c r="C40" t="n">
+        <v>2</v>
+      </c>
+      <c r="E40" t="n">
+        <v>150</v>
+      </c>
+      <c r="G40" s="2" t="inlineStr">
+        <is>
+          <t>Universidad Tecnológica Nacional
+Redes: https://mdp.utn.edu.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="75" customHeight="1">
+      <c r="A41" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B41" s="2" t="inlineStr">
+        <is>
+          <t>Salón Gran Hotel Continental</t>
+        </is>
+      </c>
+      <c r="C41" t="n">
+        <v>3</v>
+      </c>
+      <c r="D41" t="n">
+        <v>85</v>
+      </c>
+      <c r="E41" t="n">
+        <v>40</v>
+      </c>
+      <c r="F41" t="n">
+        <v>30</v>
+      </c>
+      <c r="G41" s="2" t="inlineStr">
+        <is>
+          <t>Gran Hotel Continental
+Dirección: Córdoba 1929
+Tel: +542235116383 [whatsapp]
+Email: reservas@hotelcontinentalmdq.com.ar
+Redes: https://www.hotelcontinentalmdq.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="30" customHeight="1">
+      <c r="A42" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t>Salón Gran Hotel Hermitage</t>
+        </is>
+      </c>
+      <c r="C42" t="n">
+        <v>8</v>
+      </c>
+      <c r="D42" t="n">
+        <v>875</v>
+      </c>
+      <c r="E42" t="n">
+        <v>900</v>
+      </c>
+      <c r="F42" t="n">
+        <v>600</v>
+      </c>
+      <c r="G42" s="2" t="inlineStr">
+        <is>
+          <t>Gran Hotel Hermitage
+Redes: https://www.hermitagehotel.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" ht="60" customHeight="1">
+      <c r="A43" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B43" s="2" t="inlineStr">
+        <is>
+          <t>Salón Hotel 15 de Mayo</t>
+        </is>
+      </c>
+      <c r="C43" t="n">
+        <v>2</v>
+      </c>
+      <c r="D43" t="n">
         <v>170</v>
       </c>
-      <c r="E39" t="n">
+      <c r="E43" t="n">
         <v>150</v>
       </c>
-      <c r="F39" t="n">
+      <c r="F43" t="n">
         <v>120</v>
       </c>
-      <c r="I39" s="2" t="inlineStr">
+      <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Hotel 15 de Mayo
-Redes: 7: https://hotel15demayo.com/</t>
-[...9 lines deleted...]
-      <c r="B40" s="2" t="inlineStr">
+Tel: +5402234951388 [celular]
+Email: info@hotel15demayo.com
+Redes: https://hotel15demayo.com/</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="75" customHeight="1">
+      <c r="A44" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
         <is>
           <t>Salón Hotel Costa Galana</t>
         </is>
       </c>
-      <c r="C40" t="n">
+      <c r="C44" t="n">
         <v>6</v>
       </c>
-      <c r="D40" t="n">
+      <c r="D44" t="n">
         <v>610</v>
       </c>
-      <c r="E40" t="n">
+      <c r="E44" t="n">
         <v>800</v>
       </c>
-      <c r="F40" t="n">
+      <c r="F44" t="n">
         <v>550</v>
       </c>
-      <c r="I40" s="2" t="inlineStr">
+      <c r="G44" s="2" t="inlineStr">
         <is>
           <t>COSTA GALANA
 Dirección: Boulevard Patricio Peralta Ramos N° 5725
-Tel: +542234105000 [fijo]
-[...11 lines deleted...]
-      <c r="B41" s="2" t="inlineStr">
+Tel: +5422333456204 [fijo]
+Email: comercial@hotelcostagalana.com
+Redes: https://www.hotelcostagalana.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="60" customHeight="1">
+      <c r="A45" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B45" s="2" t="inlineStr">
         <is>
           <t>Salón Hotel Dos Reyes</t>
         </is>
       </c>
-      <c r="C41" t="n">
-[...2 lines deleted...]
-      <c r="D41" t="n">
+      <c r="C45" t="n">
+        <v>1</v>
+      </c>
+      <c r="D45" t="n">
         <v>205</v>
       </c>
-      <c r="E41" t="n">
-[...5 lines deleted...]
-      <c r="I41" s="2" t="inlineStr">
+      <c r="E45" t="n">
+        <v>250</v>
+      </c>
+      <c r="F45" t="n">
+        <v>170</v>
+      </c>
+      <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Hotel Dos Reyes
-Redes: 7: https://dosreyes.com.ar/</t>
-[...9 lines deleted...]
-      <c r="B42" s="2" t="inlineStr">
+Tel: +542235601165 [whatsapp]
+Email: corporativo@dosreyes.com.ar
+Redes: https://dosreyes.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="75" customHeight="1">
+      <c r="A46" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B46" s="2" t="inlineStr">
         <is>
           <t>Salón Hotel Iruña</t>
         </is>
       </c>
-      <c r="C42" t="n">
+      <c r="C46" t="n">
         <v>5</v>
       </c>
-      <c r="D42" t="n">
+      <c r="D46" t="n">
+        <v>120</v>
+      </c>
+      <c r="E46" t="n">
+        <v>90</v>
+      </c>
+      <c r="F46" t="n">
+        <v>90</v>
+      </c>
+      <c r="G46" s="2" t="inlineStr">
+        <is>
+          <t>Hotel Iruña
+Tel: +542235244120 [celular]
+Email: fnatalino@alvarezarguelles.com
+Web: https://www.hoteliruna.com
+Redes: https://www.hoteliruna.com/?gad_source=1&amp;gad_campaignid=23262544304&amp;gbraid=0AAAABB-PfxfqTI2jne2yz0aiJ80ldoy0F&amp;gclid=Cj0KCQiApfjKBhC0ARIsAMiR_IsEf4ajbHfg8ScpPmQ76mAxW5btEL1xn7cLlivDhRuNIVja8dIibNMaAvIMEALw_wcB</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" ht="30" customHeight="1">
+      <c r="A47" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B47" s="2" t="inlineStr">
+        <is>
+          <t>Salón Hotel Presidente</t>
+        </is>
+      </c>
+      <c r="C47" t="n">
+        <v>5</v>
+      </c>
+      <c r="D47" t="n">
         <v>113</v>
       </c>
-      <c r="E42" t="n">
+      <c r="E47" t="n">
         <v>150</v>
       </c>
-      <c r="F42" t="n">
+      <c r="F47" t="n">
         <v>120</v>
       </c>
-      <c r="I42" s="2" t="inlineStr">
-[...29 lines deleted...]
-      <c r="I43" s="2" t="inlineStr">
+      <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Hotel Presidente
-Redes: 7: https://www.hotelpresidentemardelplata.com/</t>
-[...9 lines deleted...]
-      <c r="B44" s="2" t="inlineStr">
+Redes: https://www.hotelpresidentemardelplata.com/</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="90" customHeight="1">
+      <c r="A48" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B48" s="2" t="inlineStr">
         <is>
           <t>Salón Torres de Manantiales</t>
         </is>
       </c>
-      <c r="C44" t="n">
+      <c r="C48" t="n">
         <v>12</v>
       </c>
-      <c r="D44" t="n">
+      <c r="D48" t="n">
         <v>515</v>
       </c>
-      <c r="E44" t="n">
+      <c r="E48" t="n">
         <v>800</v>
       </c>
-      <c r="F44" t="n">
+      <c r="F48" t="n">
         <v>500</v>
       </c>
-      <c r="I44" s="2" t="inlineStr">
+      <c r="G48" s="2" t="inlineStr">
         <is>
           <t>TORRES DE MANANTIALES
 Dirección: ALBERTI 453
-Tel: +54223486222 [fijo]
-[...11 lines deleted...]
-      <c r="B45" s="2" t="inlineStr">
+Tel: +542235492402 [whatsapp]
+Email: manantiales@manantiales.com.ar
+Web: https://www.manantiales.com.ar
+Redes: https://WWW.MANANTIALES.COM.AR</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" ht="90" customHeight="1">
+      <c r="A49" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B49" s="2" t="inlineStr">
         <is>
           <t>Salón San Remo Grand Hotel</t>
         </is>
       </c>
-      <c r="C45" t="n">
+      <c r="C49" t="n">
         <v>1</v>
       </c>
-      <c r="E45" t="n">
+      <c r="E49" t="n">
         <v>100</v>
       </c>
-      <c r="I45" s="2" t="inlineStr">
+      <c r="G49" s="2" t="inlineStr">
         <is>
           <t>SAN REMO GRAND HOTEL
 Dirección: BELGRANO N° 2338
-Email: gerenciampd@sanremohoteles.com
-[...10 lines deleted...]
-      <c r="B46" s="2" t="inlineStr">
+Tel: +542234172848 [celular]
+Email: mardelplata@sanremohoteles.com
+Web: https://www.sanremohoteles.com/mar-del-plata.html
+Redes: https://www.sanremohoteles.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" ht="90" customHeight="1">
+      <c r="A50" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B50" s="2" t="inlineStr">
         <is>
           <t>Salón NH Gran Hotel Provincial</t>
         </is>
       </c>
-      <c r="C46" t="n">
+      <c r="C50" t="n">
         <v>14</v>
       </c>
-      <c r="D46" t="n">
+      <c r="D50" t="n">
         <v>1325</v>
       </c>
-      <c r="E46" t="n">
+      <c r="E50" t="n">
         <v>1500</v>
       </c>
-      <c r="F46" t="n">
+      <c r="F50" t="n">
         <v>1000</v>
       </c>
-      <c r="I46" s="2" t="inlineStr">
+      <c r="G50" s="2" t="inlineStr">
         <is>
           <t>NH GRAN HOTEL PROVINCIAL
 Dirección: PATRICIO PERALTA RAMOS N° 2502
-Tel: +542234995900 [fijo]
-[...11 lines deleted...]
-      <c r="B47" s="2" t="inlineStr">
+Tel: +542235455371 [fijo]
+Email: vc.salvatierra@nh-hotels.com
+Web: https://www.nh-hotels.com/ar/hoteles/mar-del-plata
+Redes: https://www.nh-hotels.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" ht="75" customHeight="1">
+      <c r="A51" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B51" s="2" t="inlineStr">
         <is>
           <t>Salón Intersur Hotel 13 de Julio</t>
         </is>
       </c>
-      <c r="C47" t="n">
+      <c r="C51" t="n">
         <v>8</v>
       </c>
-      <c r="D47" t="n">
-[...8 lines deleted...]
-      <c r="I47" s="2" t="inlineStr">
+      <c r="D51" t="n">
+        <v>550</v>
+      </c>
+      <c r="E51" t="n">
+        <v>800</v>
+      </c>
+      <c r="F51" t="n">
+        <v>450</v>
+      </c>
+      <c r="G51" s="2" t="inlineStr">
         <is>
           <t>13 DE JULIO
 Dirección: 9 DE JULIO 2777
 Tel: +542234994400 [fijo]
-Email: reservas@hotel13dejuliomdq.com.ar
-[...10 lines deleted...]
-      <c r="B48" s="2" t="inlineStr">
+Email: eventosespeciales@hotel13dejuliomdq.com.ar
+Redes: https://www.hotel13dejuliomdq.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" ht="75" customHeight="1">
+      <c r="A52" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B52" s="2" t="inlineStr">
         <is>
           <t>Salón Hotel Spa República</t>
         </is>
       </c>
-      <c r="C48" t="n">
-[...2 lines deleted...]
-      <c r="D48" t="n">
+      <c r="C52" t="n">
+        <v>4</v>
+      </c>
+      <c r="D52" t="n">
         <v>108</v>
       </c>
-      <c r="E48" t="n">
+      <c r="E52" t="n">
         <v>200</v>
       </c>
-      <c r="F48" t="n">
+      <c r="F52" t="n">
         <v>120</v>
       </c>
-      <c r="I48" s="2" t="inlineStr">
+      <c r="G52" s="2" t="inlineStr">
         <is>
           <t>SPA REPUBLICA
 Dirección: Cordoba 1968
-Tel: +542234921144 [fijo]
-[...11 lines deleted...]
-      <c r="B49" s="2" t="inlineStr">
+Tel: +542234921142 [fijo], +542234921147 [celular]
+Email: eventos@hotelsparepublica.com.ar
+Redes: https://WWW.HOTELSPAREPUBLICA.COM.AR</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" ht="30" customHeight="1">
+      <c r="A53" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B53" s="2" t="inlineStr">
         <is>
           <t>Salón Hotel Santa Teresita</t>
         </is>
       </c>
-      <c r="C49" t="n">
+      <c r="C53" t="n">
         <v>1</v>
       </c>
-      <c r="D49" t="n">
+      <c r="D53" t="n">
         <v>390</v>
       </c>
-      <c r="E49" t="n">
+      <c r="E53" t="n">
         <v>350</v>
       </c>
-      <c r="I49" s="2" t="inlineStr">
+      <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Hotel Santa Teresita
-Redes: 7: https://www.ghsantateresita.com.ar/</t>
-[...9 lines deleted...]
-      <c r="B50" s="2" t="inlineStr">
+Redes: https://www.ghsantateresita.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" ht="90" customHeight="1">
+      <c r="A54" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B54" s="2" t="inlineStr">
         <is>
           <t>Salón Hotel Saint Jeanne</t>
         </is>
       </c>
-      <c r="C50" t="n">
+      <c r="C54" t="n">
         <v>1</v>
       </c>
-      <c r="D50" t="n">
+      <c r="D54" t="n">
         <v>50</v>
       </c>
-      <c r="E50" t="n">
+      <c r="E54" t="n">
         <v>72</v>
       </c>
-      <c r="F50" t="n">
+      <c r="F54" t="n">
         <v>56</v>
       </c>
-      <c r="I50" s="2" t="inlineStr">
+      <c r="G54" s="2" t="inlineStr">
         <is>
           <t>HOTEL SAINTE JEANNE
 Dirección: Guemes 2850
-Tel: +542234209200 [fijo]
-[...106 lines deleted...]
-Redes: 7: https://www.mardelplata.gob.ar/natatorioemder, 2: https://www.instagram.com/natatoriozorrilla/?hl=es</t>
+Tel: +5401144098528 [fijo]
+Email: recepcion@hotelsaintejeanne.com
+Web: https://hotelsaintejeanne.com/es/
+Redes: https://www.hotelsaintejeanne.com</t>
         </is>
       </c>
     </row>
     <row r="55" ht="30" customHeight="1">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>Estadio de Atletismo Justo Román</t>
+          <t>Salón Estancia Santa Isabel</t>
         </is>
       </c>
       <c r="C55" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D55" t="n">
+        <v>450</v>
+      </c>
+      <c r="E55" t="n">
+        <v>580</v>
+      </c>
+      <c r="F55" t="n">
         <v>400</v>
       </c>
-      <c r="E55" t="n">
-[...5 lines deleted...]
-Redes: 7: https://www.mardelplata.gob.ar/pistadeatletismo, 2: https://www.instagram.com/explore/locations/271159882/pista-de-atletismo-justo-roman/</t>
+      <c r="G55" s="2" t="inlineStr">
+        <is>
+          <t>Estancia Santa Isabel
+Redes: https://santa-isabel.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="56" ht="30" customHeight="1">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>Estadio José María Minella</t>
+          <t>Salón Centro Cultural Paseo Aldrey</t>
         </is>
       </c>
       <c r="C56" t="n">
         <v>1</v>
       </c>
       <c r="D56" t="n">
-        <v>535</v>
+        <v>1096</v>
       </c>
       <c r="E56" t="n">
-        <v>35180</v>
-[...4 lines deleted...]
-Redes: 7: https://www.mardelplata.gob.ar/estadiominella</t>
+        <v>1200</v>
+      </c>
+      <c r="G56" s="2" t="inlineStr">
+        <is>
+          <t>Centro Cultural Paseo Aldrey
+Redes: https://www.instagram.com/paseoaldreymdp/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="57" ht="30" customHeight="1">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>Estadio Panamericano de Hockey sobre Césped Sintético</t>
+          <t>Complejo Natatorio Alberto Zorrilla</t>
         </is>
       </c>
       <c r="C57" t="n">
         <v>1</v>
       </c>
       <c r="E57" t="n">
-        <v>1500</v>
-[...4 lines deleted...]
-Redes: 2: https://www.instagram.com/explore/locations/191523918138957/estadio-panamericano-de-hockey-mar-del-plata/, 7: https://www.mardelplata.gob.ar/estadiopanamericanodehockey</t>
+        <v>1400</v>
+      </c>
+      <c r="G57" s="2" t="inlineStr">
+        <is>
+          <t>Complejo Natatorio Alberto Zorrilla
+Redes: https://www.mardelplata.gob.ar/natatorioemder, https://www.instagram.com/natatoriozorrilla/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="58" ht="30" customHeight="1">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>Velódromo Julio Polet</t>
+          <t>Estadio de Atletismo Justo Román</t>
         </is>
       </c>
       <c r="C58" t="n">
         <v>1</v>
       </c>
       <c r="D58" t="n">
-        <v>250</v>
+        <v>90</v>
       </c>
       <c r="E58" t="n">
-        <v>2000</v>
-[...4 lines deleted...]
-Redes: 2: https://www.instagram.com/explore/locations/817602695/velodromo-julio-polet/, 7: https://www.mardelplata.gob.ar/velodromo</t>
+        <v>80</v>
+      </c>
+      <c r="G58" s="2" t="inlineStr">
+        <is>
+          <t>Estadio de Atletismo Justo Román
+Redes: https://www.mardelplata.gob.ar/pistadeatletismo, https://www.instagram.com/explore/locations/271159882/pista-de-atletismo-justo-roman/</t>
         </is>
       </c>
     </row>
     <row r="59" ht="30" customHeight="1">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>Salón Museo MAR</t>
+          <t>Estadio José María Minella</t>
         </is>
       </c>
       <c r="C59" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D59" t="n">
-        <v>200</v>
+        <v>176</v>
       </c>
       <c r="E59" t="n">
-        <v>200</v>
-[...4 lines deleted...]
-Redes: 2: https://www.instagram.com/marmuseo/?hl=es</t>
+        <v>150</v>
+      </c>
+      <c r="G59" s="2" t="inlineStr">
+        <is>
+          <t>Estadio José María Minella
+Redes: https://www.mardelplata.gob.ar/estadiominella</t>
         </is>
       </c>
     </row>
     <row r="60" ht="30" customHeight="1">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>Patinódromo Luís A Lugea</t>
+          <t>Estadio Panamericano de Hockey sobre Césped Sintético</t>
         </is>
       </c>
       <c r="C60" t="n">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="D60" t="n">
+        <v>180</v>
       </c>
       <c r="E60" t="n">
-        <v>7500</v>
-[...4 lines deleted...]
-Redes: 7: https://www.mardelplata.gob.ar/Patinodromo</t>
+        <v>100</v>
+      </c>
+      <c r="G60" s="2" t="inlineStr">
+        <is>
+          <t>Estadio Panamericano de Hockey sobre Césped Sintético
+Redes: https://www.instagram.com/explore/locations/191523918138957/estadio-panamericano-de-hockey-mar-del-plata/, https://www.mardelplata.gob.ar/estadiopanamericanodehockey</t>
         </is>
       </c>
     </row>
     <row r="61" ht="30" customHeight="1">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>Polideportivo Islas Malvinas</t>
+          <t>Velódromo Julio Polet</t>
         </is>
       </c>
       <c r="C61" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D61" t="n">
-        <v>13000</v>
+        <v>180</v>
       </c>
       <c r="E61" t="n">
-        <v>8000</v>
-[...4 lines deleted...]
-Redes: 7: https://www.instagram.com/explore/locations/13959101/estadio-polideportivo-islas-malvinas/?hl=es</t>
+        <v>100</v>
+      </c>
+      <c r="G61" s="2" t="inlineStr">
+        <is>
+          <t>Velódromo Julio Polet
+Redes: https://www.instagram.com/explore/locations/817602695/velodromo-julio-polet/, https://www.mardelplata.gob.ar/velodromo</t>
         </is>
       </c>
     </row>
     <row r="62" ht="30" customHeight="1">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>La Victoriana Complejo</t>
+          <t>Salón Museo MAR</t>
         </is>
       </c>
       <c r="C62" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D62" t="n">
         <v>200</v>
       </c>
       <c r="E62" t="n">
-        <v>180</v>
-[...7 lines deleted...]
-Redes: 7: https://lavictoriana.com.ar/</t>
+        <v>200</v>
+      </c>
+      <c r="G62" s="2" t="inlineStr">
+        <is>
+          <t>Museo MAR
+Redes: https://www.instagram.com/marmuseo/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="63" ht="30" customHeight="1">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
+          <t>Patinódromo Luís A Lugea</t>
+        </is>
+      </c>
+      <c r="C63" t="n">
+        <v>7</v>
+      </c>
+      <c r="D63" t="n">
+        <v>180</v>
+      </c>
+      <c r="E63" t="n">
+        <v>100</v>
+      </c>
+      <c r="G63" s="2" t="inlineStr">
+        <is>
+          <t>Patinódromo Luís A Lugea
+Redes: https://www.mardelplata.gob.ar/Patinodromo</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" ht="30" customHeight="1">
+      <c r="A64" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>Polideportivo Islas Malvinas</t>
+        </is>
+      </c>
+      <c r="C64" t="n">
+        <v>5</v>
+      </c>
+      <c r="D64" t="n">
+        <v>180</v>
+      </c>
+      <c r="E64" t="n">
+        <v>50</v>
+      </c>
+      <c r="G64" s="2" t="inlineStr">
+        <is>
+          <t>Polideportivo Islas Malvinas
+Redes: https://www.instagram.com/explore/locations/13959101/estadio-polideportivo-islas-malvinas/?hl=es</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" ht="60" customHeight="1">
+      <c r="A65" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B65" s="2" t="inlineStr">
+        <is>
+          <t>Universidad Nacional de Mar del Plata- Rectorado</t>
+        </is>
+      </c>
+      <c r="C65" t="n">
+        <v>1</v>
+      </c>
+      <c r="E65" t="n">
+        <v>150</v>
+      </c>
+      <c r="F65" t="n">
+        <v>120</v>
+      </c>
+      <c r="G65" s="2" t="inlineStr">
+        <is>
+          <t>Universidad Nacional de Mar del Plata-Rectorado
+Tel: +5402234752626 [celular]
+Email: webadmin@mdp.edu.ar
+Web: https://www.mdp.edu.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" ht="60" customHeight="1">
+      <c r="A66" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B66" s="2" t="inlineStr">
+        <is>
+          <t>Facultad de Ciencias Económicas y Sociales de la Universidad Nacional de Mar del Plata</t>
+        </is>
+      </c>
+      <c r="C66" t="n">
+        <v>1</v>
+      </c>
+      <c r="E66" t="n">
+        <v>300</v>
+      </c>
+      <c r="G66" s="2" t="inlineStr">
+        <is>
+          <t>Facultad de Ciencias Económicas y Sociales de la Universidad Nacional de Mar del Plata
+Tel: +5402234749696 [celular]
+Email: administracion@eco.mdp.edu.ar
+Web: https://www.eco.mdp.edu.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" ht="60" customHeight="1">
+      <c r="A67" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B67" s="2" t="inlineStr">
+        <is>
+          <t>Facultad de Derecho de la Universidad Nacional de Mar del Plata</t>
+        </is>
+      </c>
+      <c r="C67" t="n">
+        <v>1</v>
+      </c>
+      <c r="E67" t="n">
+        <v>308</v>
+      </c>
+      <c r="G67" s="2" t="inlineStr">
+        <is>
+          <t>Facultad de Derecho de la Universidad Nacional de Mar del Plata
+Tel: +5402234940607 [fijo]
+Email: coordere@mdp.edu.ar
+Web: https://www.mdp.edu.ar/derecho</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" ht="60" customHeight="1">
+      <c r="A68" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B68" s="2" t="inlineStr">
+        <is>
+          <t>Facultad de Ciencias Exactas y Naturales de la Universidad Nacional de Mar del Plata</t>
+        </is>
+      </c>
+      <c r="C68" t="n">
+        <v>1</v>
+      </c>
+      <c r="D68" t="n">
+        <v>300</v>
+      </c>
+      <c r="E68" t="n">
+        <v>300</v>
+      </c>
+      <c r="G68" s="2" t="inlineStr">
+        <is>
+          <t>Facultad de Ciencias Exactas y Naturales de la Universidad Nacional de Mar del Plata
+Tel: +5402234753150 [celular]
+Email: cecom@mdp.edu.ar
+Web: https://exactas.mdp.edu.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" ht="60" customHeight="1">
+      <c r="A69" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B69" s="2" t="inlineStr">
+        <is>
+          <t>Complejo Recreativo Islas Malvinas</t>
+        </is>
+      </c>
+      <c r="C69" t="n">
+        <v>2</v>
+      </c>
+      <c r="D69" t="n">
+        <v>340</v>
+      </c>
+      <c r="E69" t="n">
+        <v>250</v>
+      </c>
+      <c r="G69" s="2" t="inlineStr">
+        <is>
+          <t>Complejo Recreativo Islas Malvinas
+Tel: +542234398399 [whatsapp]
+Email: werci@hotmail.com
+Web: https://www.complejocrim.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" ht="45" customHeight="1">
+      <c r="A70" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B70" s="2" t="inlineStr">
+        <is>
+          <t>Complejo La Serranita</t>
+        </is>
+      </c>
+      <c r="C70" t="n">
+        <v>2</v>
+      </c>
+      <c r="E70" t="n">
+        <v>120</v>
+      </c>
+      <c r="G70" s="2" t="inlineStr">
+        <is>
+          <t>Complejo La Serranita
+Email: info@complejolaserranita.com
+Web: https://www.complejolaserranita.com/</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" ht="45" customHeight="1">
+      <c r="A71" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B71" s="2" t="inlineStr">
+        <is>
+          <t>Centro Asturiano</t>
+        </is>
+      </c>
+      <c r="C71" t="n">
+        <v>1</v>
+      </c>
+      <c r="D71" t="n">
+        <v>532</v>
+      </c>
+      <c r="F71" t="n">
+        <v>600</v>
+      </c>
+      <c r="G71" s="2" t="inlineStr">
+        <is>
+          <t>Centro Asturiano
+Tel: +5402234936943 [celular]
+Email: asturianomdq@hotmail.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" ht="60" customHeight="1">
+      <c r="A72" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B72" s="2" t="inlineStr">
+        <is>
+          <t>Sociedad Italiana de Socorros Mutuos</t>
+        </is>
+      </c>
+      <c r="C72" t="n">
+        <v>3</v>
+      </c>
+      <c r="D72" t="n">
+        <v>300</v>
+      </c>
+      <c r="E72" t="n">
+        <v>340</v>
+      </c>
+      <c r="F72" t="n">
+        <v>240</v>
+      </c>
+      <c r="G72" s="2" t="inlineStr">
+        <is>
+          <t>Sociedad Italiana de Socorros Mutuos
+Tel: +542235508432 [whatsapp]
+Email: sociedadgaribaldimdp@hotmail.com
+Web: https://www.sociedad-italiana.org.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" ht="60" customHeight="1">
+      <c r="A73" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B73" s="2" t="inlineStr">
+        <is>
+          <t>Tribeca Beach</t>
+        </is>
+      </c>
+      <c r="C73" t="n">
+        <v>1</v>
+      </c>
+      <c r="F73" t="n">
+        <v>140</v>
+      </c>
+      <c r="G73" s="2" t="inlineStr">
+        <is>
+          <t>Tribeca Beach
+Tel: +542236004612 [whatsapp]
+Email: tribecaeventosmdp@gmail.com
+Web: https://www.tribecaeventosmdp.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" ht="45" customHeight="1">
+      <c r="A74" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B74" s="2" t="inlineStr">
+        <is>
+          <t>Quba</t>
+        </is>
+      </c>
+      <c r="C74" t="n">
+        <v>3</v>
+      </c>
+      <c r="F74" t="n">
+        <v>529</v>
+      </c>
+      <c r="G74" s="2" t="inlineStr">
+        <is>
+          <t>Quba
+Tel: +541158355185 [whatsapp]
+Web: https://www.instagram.com/club_quba/?hl=es</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" ht="45" customHeight="1">
+      <c r="A75" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B75" s="2" t="inlineStr">
+        <is>
+          <t>Casino Central</t>
+        </is>
+      </c>
+      <c r="C75" t="n">
+        <v>3</v>
+      </c>
+      <c r="D75" t="n">
+        <v>480</v>
+      </c>
+      <c r="E75" t="n">
+        <v>961</v>
+      </c>
+      <c r="G75" s="2" t="inlineStr">
+        <is>
+          <t>Casino Central
+Email: ferrefer.ff@gmail.com
+Web: https://www.casino-central.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" ht="60" customHeight="1">
+      <c r="A76" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B76" s="2" t="inlineStr">
+        <is>
+          <t>Perla Norte</t>
+        </is>
+      </c>
+      <c r="C76" t="n">
+        <v>1</v>
+      </c>
+      <c r="F76" t="n">
+        <v>110</v>
+      </c>
+      <c r="G76" s="2" t="inlineStr">
+        <is>
+          <t>Perla Norte
+Tel: +542236048364 [whatsapp]
+Email: perlanortebalneario@gmail.com
+Web: https://www.instagram.com/perlanortemdq/?hl=es</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" ht="30" customHeight="1">
+      <c r="A77" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B77" s="2" t="inlineStr">
+        <is>
+          <t>Ocean Club</t>
+        </is>
+      </c>
+      <c r="C77" t="n">
+        <v>1</v>
+      </c>
+      <c r="F77" t="n">
+        <v>200</v>
+      </c>
+      <c r="G77" t="inlineStr"/>
+    </row>
+    <row r="78" ht="60" customHeight="1">
+      <c r="A78" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B78" s="2" t="inlineStr">
+        <is>
+          <t>Salón Hotel Mar del Plata- La Bancaria</t>
+        </is>
+      </c>
+      <c r="C78" t="n">
+        <v>1</v>
+      </c>
+      <c r="D78" t="n">
+        <v>208</v>
+      </c>
+      <c r="E78" t="n">
+        <v>200</v>
+      </c>
+      <c r="F78" t="n">
+        <v>110</v>
+      </c>
+      <c r="G78" s="2" t="inlineStr">
+        <is>
+          <t>Salón Hotel Mar del Plata-La Bancaria
+Tel: +542234329192 [whatsapp]
+Email: reservas@labancariahotelmdp.com.ar
+Web: https://www.bancariamdp.org.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" ht="60" customHeight="1">
+      <c r="A79" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B79" s="2" t="inlineStr">
+        <is>
+          <t>Salón Hotel y Spa Oscar Lescano- Luz y Fuerza</t>
+        </is>
+      </c>
+      <c r="C79" t="n">
+        <v>2</v>
+      </c>
+      <c r="E79" t="n">
+        <v>100</v>
+      </c>
+      <c r="G79" s="2" t="inlineStr">
+        <is>
+          <t>Salón Hotel y Spa Oscar Lescano-Luz y Fuerza
+Tel: +542236889327 [whatsapp]
+Email: reservas@hoteloscarlescano.com.ar
+Web: https://www.hoteloscarlescano.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" ht="60" customHeight="1">
+      <c r="A80" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B80" s="2" t="inlineStr">
+        <is>
+          <t>Salón Los Nobles Hostal del Bosque</t>
+        </is>
+      </c>
+      <c r="C80" t="n">
+        <v>3</v>
+      </c>
+      <c r="D80" t="n">
+        <v>92</v>
+      </c>
+      <c r="E80" t="n">
+        <v>140</v>
+      </c>
+      <c r="F80" t="n">
+        <v>100</v>
+      </c>
+      <c r="G80" s="2" t="inlineStr">
+        <is>
+          <t>Salón Los Nobles Hostal del Bosque
+Tel: +542236002439 [whatsapp]
+Email: info@hostaldelbosque.com
+Web: https://www.hostaldelbosque.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" ht="60" customHeight="1">
+      <c r="A81" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B81" s="2" t="inlineStr">
+        <is>
+          <t>Salón Bodega Trapiche Costa y Pampa</t>
+        </is>
+      </c>
+      <c r="C81" t="n">
+        <v>2</v>
+      </c>
+      <c r="E81" t="n">
+        <v>150</v>
+      </c>
+      <c r="G81" s="2" t="inlineStr">
+        <is>
+          <t>Salón Bodega Trapiche Costa y Pampa
+Tel: +542235284392 [whatsapp]
+Email: turismo@cyptrapiche.com.ar
+Web: https://www.trapiche.com.ar/comin/turismo-chapadmalal</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" ht="30" customHeight="1">
+      <c r="A82" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B82" s="2" t="inlineStr">
+        <is>
+          <t>La Victoriana Complejo</t>
+        </is>
+      </c>
+      <c r="C82" t="n">
+        <v>1</v>
+      </c>
+      <c r="F82" t="n">
+        <v>280</v>
+      </c>
+      <c r="G82" s="2" t="inlineStr">
+        <is>
+          <t>La Victoriana Complejo
+Redes: https://lavictoriana.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" ht="30" customHeight="1">
+      <c r="A83" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B83" s="2" t="inlineStr">
+        <is>
+          <t>Salón Estancia El Jaguel</t>
+        </is>
+      </c>
+      <c r="C83" t="n">
+        <v>1</v>
+      </c>
+      <c r="E83" t="n">
+        <v>400</v>
+      </c>
+      <c r="F83" t="n">
+        <v>240</v>
+      </c>
+      <c r="G83" s="2" t="inlineStr">
+        <is>
+          <t>Estancia El Jaguel
+Redes: https://www.instagram.com/estanciaeljaguel/?hl=es</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" ht="30" customHeight="1">
+      <c r="A84" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B84" s="2" t="inlineStr">
+        <is>
           <t>Club de Mar</t>
         </is>
       </c>
-      <c r="C63" t="n">
+      <c r="C84" t="n">
         <v>4</v>
       </c>
-      <c r="D63" t="n">
+      <c r="D84" t="n">
         <v>121</v>
       </c>
-      <c r="E63" t="n">
+      <c r="E84" t="n">
         <v>110</v>
       </c>
-      <c r="F63" t="n">
+      <c r="F84" t="n">
         <v>100</v>
       </c>
-      <c r="I63" s="2" t="inlineStr">
+      <c r="G84" s="2" t="inlineStr">
         <is>
           <t>Club de Mar
-Redes: 7: https://clubdemar.com.ar/</t>
+Redes: https://clubdemar.com.ar/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
-    <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Mar del Plata</oddHeader>
+    <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - General Pueyrredón</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C8"/>
+  <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="62" customWidth="1" min="1" max="1"/>
+    <col width="52" customWidth="1" min="1" max="1"/>
     <col width="80" customWidth="1" min="2" max="2"/>
     <col width="80" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Nombre</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
-    <row r="2" ht="30" customHeight="1">
+    <row r="2" ht="45" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Mice MDQ Incentives</t>
-[...6 lines deleted...]
-      </c>
+          <t>Complejo La Serranita</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr"/>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>Mice MDQ Incentivoes
-Redes: 7: https://micemdq.com/</t>
+          <t>Complejo La Serranita
+Email: info@complejolaserranita.com
+Web: https://www.complejolaserranita.com/</t>
         </is>
       </c>
     </row>
     <row r="3" ht="30" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
-          <t>Bodega Trapiche</t>
+          <t>Mice MDQ Incentives</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Es la primera bodega con influencia oceánica del país. La ubicación de sus viñedos a pocos kilómetros del mar, entre el campo y la costa bonaerenses, permite el desarrollo de un producto diferente. El particular clima costero, frío y húmedo, cuenta con un intenso régimen pluvial y una menor amplitud térmica, produciendo una variedad de vinos de perfil sutil, marcada frescura y gran complejidad aromática.</t>
+          <t>Experiencias para turismo de incentivos.</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>Bodega Trapiche Costa y Pampa
-Redes: 7: https://trapiche.com.ar/comin/turismo-chapadmalal/</t>
+          <t>Mice MDQ Incentivoes
+Web: https://micemdq.com/</t>
         </is>
       </c>
     </row>
     <row r="4" ht="30" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
-          <t>Aquopolis</t>
+          <t>Sierra La Vigilancia</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Parque acuático. Ofrece diversas atracciones como toboganes, piletas, juegos infantiles y diversión extrema. Cuenta con un salón de eventos con capacidad para 180 personas en auditorio.</t>
+          <t>Ubicado en Sierra la Vigilancia, es un centro de escalada en roca y actividades de aventura. Un lugar propicio para la práctica de trekking, las caminatas por la naturaleza y actividades de aventura como escalada en roca, rapel y tirolesa.</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>Aquopolis
-Redes: 7: https://aquopolis.com.ar/</t>
+          <t>Sierra La Vigilancia
+Web: https://www.sierralavigilancia.com/</t>
         </is>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
-          <t>Aerópolis</t>
+          <t>Aquopolis</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Parque Aéreo. Con más de 50 puentes colgantes y 4 circuitos de diferente dificultad en tres niveles de altura. Además: Muro de Escalada, Rapel, Caída Libre y 4 Circuitos de Tirolesas.
-&amp;nbsp;</t>
+          <t>Parque acuático. Ofrece diversas atracciones como toboganes, piletas, juegos infantiles y diversión extrema. Cuenta con un salón de eventos con capacidad para 180 personas en auditorio.</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>Aerópolis
-Redes: 7: https://aeropolis.com.ar/</t>
+          <t>Aquopolis
+Web: https://aquopolis.com.ar/salon-de-eventos/</t>
         </is>
       </c>
     </row>
     <row r="6" ht="30" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
+          <t>Aerópolis</t>
+        </is>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>Parque Aéreo. Con más de 39 puentes colgantes y 4 circuitos de diferente dificultad en tres niveles de altura. Además: Muro de Escalada, Rapel, Caída Libre y 4 Circuitos de Tirolesas.</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>Aerópolis
+Web: https://aeropolis.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="60" customHeight="1">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
           <t>Parapente Mar del Plata</t>
         </is>
       </c>
-      <c r="B6" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" s="2" t="inlineStr">
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>Vuelos de bautismo en parapente biplaza. Con piloto federado y grabación del vuelo en HD. A realizarse en zona serrana o acantilados, con traslado a la zona de vuelo.
+No requiere experiencia previa.
+Menores con autorización de los padres.
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Parapente Mar del Plata
-Redes: 7: https://www.parapentemardelplata.com/</t>
-[...18 lines deleted...]
-Redes: 7: https://www.sierralavigilancia.com/</t>
+Web: https://www.parapentemardelplata.com/</t>
         </is>
       </c>
     </row>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
-          <t>Aeroclub Mar del Plata</t>
+          <t>Brewhouse</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>Paseos Aéreos. El Paseo Recreativo sobre la ciudad de Mar del Plata se desarrolla despegando desde el Aeroclub Mar del Plata, y ascendiendo hasta los 2000 pies de altitud (600 metros) sobre el nivel de mar, la duración del mismo es de 20 a 25 minutos de vuelo, &amp;nbsp;pudiendo apreciar toda la ciudad en su esplendor, la Costa Atlántica, Aeropuerto de Mar del Plata, el Parque Camet, Laguna de los Padres, Sierra de los Padres, además se observan las Rutas 2, 88, 11, y 226 de la región.
+          <t>Tour incluye: visita guiada a la fábrica. Degustación de cervezas especiales. Cata con maridaje.</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>Brewhouse
+Web: https://brewhousemdp.com/</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" ht="30" customHeight="1">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>Cervecería Antares- Tour cervecero</t>
+        </is>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>Antares abre las puertas de su fábrica para enseñar el proceso de elaboración de las cervezas que tanto se disfrutan. El bar de la fábrica cuenta con más de 20 estilos propios, cervezas invitadas y en colaboración con amigos cerveceros.</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>Cervecería Antares
+Web: https://www.cervezaantares.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="30" customHeight="1">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>Cervecería Baum- Fábrica</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>Acceso a las instalaciones y recorrido por la fábrica. Degustación de cerveza de tanque madurador.</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>Cervecería Baum- Fábrica
+Redes: https://www.instagram.com/cervezabaum</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" ht="30" customHeight="1">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>Destilería Kalmar</t>
+        </is>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>Visita guiada de dos horas para sumergirse en un mar de sabores y aromas únicos, degustando los productos, conociendo cada estilo y aprendiendo cuál es el maridaje perfecto para acompañar con cada comida.</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>Destilería Kalmar
+Redes: https://www.instagram.com/destileriakalmar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="30" customHeight="1">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>Aquasol</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>Eco Parque Recreativo. Es el mayor parque acuático de Argentina, con increíbles y siempre renovadas atracciones para toda la familia.</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>Aquasol
+Web: https://www.aquasol.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="30" customHeight="1">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>Crucero Anamora</t>
+        </is>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>Paseos de 1 hora 10 min. por la costa marplatense, con ingreso a la base naval. Embarcación de 30 m. de eslora y 6 m. de manga con capacidad para 300 pasajeros. Posee una cubierta superior con solarium, una intermedia totalmente vidriada con mesas y sillones y otra cubierta inferior con bar, pista de baile y baños.</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>Crucero Anamora
+Web: https://www.cruceroanamora.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="30" customHeight="1">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>Mr Fly Trampoline Park</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>Primer parque de camas elásticas de Mar del Plata.
 &amp;nbsp;</t>
         </is>
       </c>
-      <c r="C8" s="2" t="inlineStr">
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>Mr Fly Trampoline Park
+Redes: https://www.facebook.com/profile.php?id=100070398603358#</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="30" customHeight="1">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>Ready Laser War</t>
+        </is>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>Un juego de combate, destacado por la tecnología, seguridad, efecto de luces y sonidos en donde &amp;nbsp;vos sos el protagonista &amp;nbsp;
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>Ready Laser War
+Tel: +542235823968 [celular]</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="30" customHeight="1">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>Ready MDQ</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>Laberinto laser tag, túnel laser, segas y metegol.&amp;nbsp;
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>Ready MDQ
+Tel: +542235225332 [celular]</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="30" customHeight="1">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>Parapente Viento Sur</t>
+        </is>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>Paseo en parapente biplaza, acompañado de un piloto federado. No requiere experiencia previa ni cuenta con limite de edad. Se realiza en Sierras y Acantilados. Incluye traslados, fotos y videos en HD.&amp;nbsp;
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>Parapente Viento Sur
+Tel: +542234363916 [whatsapp]</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="30" customHeight="1">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>Club de Planeadores Mar del Plata</t>
+        </is>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>Vuelo de bautismo en planeador biplaza. El vuelo se compone de un remolque, por medio de un avión a motor, que eleva un planeador biplaza, donde están a bordo el piloto y el tripulante en bautismo, hasta los 600 mts. de altura, allí se libera el planeador que inicia vuelo libre en descenso hasta el aterrizaje. Durante el mismo, además de disfrutar la singular experiencia de vuelo, se contempla la ciudad desde el aire.
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>Club de Planeadores Mar del Plata
+Tel: +542236803828 [celular]</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="30" customHeight="1">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>Complejo La Serranita</t>
+        </is>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>Trekking. Paredes de Escalada. Biking - Cicloturismo - Circuito XCO. Footgolf.
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>Complejo La Serranita
+Web: https://complejolaserranita.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="30" customHeight="1">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
+          <t>La Casualidad- Laberinto y Juegos Ocio Inteligente</t>
+        </is>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>Tiene 8 hectáreas de parque, campo y bosque, un laberinto de 2500 m2 y una piscina.&amp;nbsp;
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>La Casualidad- Laberinto y Juegos Ocio Inteligente
+Web: https://la-casualidad.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="45" customHeight="1">
+      <c r="A21" s="2" t="inlineStr">
+        <is>
+          <t>Quesos Los Alemanes</t>
+        </is>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>Recorrido por una quesería artesanal.&amp;nbsp;
+La visita incluye: recorrido por el campo y el tambo. Se explica el papel del tambo en la producción quesera y su importancia en la economía y cultura local. Cata de quesos artesanales acompañada de vinos seleccionados y frutas frescas. Cada producto se presenta con su historia, proceso y sugerencia de matrimonio a cargo de especialistas"
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>Quesos Los Alemanes
+Redes: https://www.facebook.com/quesoslosalemanes/</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="30" customHeight="1">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>Cabalgatas Guiadas - Club Hípico Gato y Mancha</t>
+        </is>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>Cabalgatas por Laguna de los Padres acompañadas por un guía
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>Cabalgatas Guiadas - Club Hípico Gato y Mancha
+Redes: https://www.facebook.com/ClubHipicoGatoyMancha</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="30" customHeight="1">
+      <c r="A23" s="2" t="inlineStr">
+        <is>
+          <t>Escuela de SUP Mar del Plata</t>
+        </is>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>En Balneario Torreón del Monje. &amp;nbsp;
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr"/>
+    </row>
+    <row r="24" ht="30" customHeight="1">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
+          <t>Escuela de SUP Mar del Plata</t>
+        </is>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>En Balneario Torreón del Monje. &amp;nbsp;
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>Escuela de SUP Mar del Plata
+Tel: +542236872296 [whatsapp]</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="30" customHeight="1">
+      <c r="A25" s="2" t="inlineStr">
+        <is>
+          <t>Mar del Plata Surf School</t>
+        </is>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>Escuela de surf para principiantes, intermedios y avanzados. Todas las edades. Alquiler de tablas y trajes
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>Mar del Plata Surf School
+Web: https://www.escueladesurfmdp.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="30" customHeight="1">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>MDP Surf Club</t>
+        </is>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>Clases iniciales de Surf y Stand Up Paddle.
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>MDP Surf Club
+Web: https://www.mdpsurfclub.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" ht="30" customHeight="1">
+      <c r="A27" s="2" t="inlineStr">
+        <is>
+          <t>Aeroclub Mar Del Plata</t>
+        </is>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>Paseos Aéreos. El Paseo Recreativo sobre la ciudad de Mar del Plata se desarrolla despegando desde el Aeroclub Mar del Plata, y ascendiendo hasta los 2000 pies de altitud (600 metros) sobre el nivel de mar, la duración del mismo es de 20 a 25 minutos de vuelo, &amp;nbsp;pudiendo apreciar toda la ciudad en su esplendor, la Costa Atlántica, Aeropuerto de Mar del Plata, el Parque Camet, Laguna de los Padres, Sierra de los Padres, además se observan las Rutas 2, 88, 11, y 226 de la región.</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Aeroclub Mar del Plata
-Redes: 7: https://aeroclubmardelplata.com.ar/</t>
+Web: https://aeroclubmardelplata.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" ht="60" customHeight="1">
+      <c r="A28" s="2" t="inlineStr">
+        <is>
+          <t>Bodega Trapiche</t>
+        </is>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>Es la primera bodega con influencia oceánica del país. La ubicación de sus viñedos a pocos kilómetros del mar, entre el campo y la costa bonaerenses, permite el desarrollo de un producto diferente. El particular clima costero, frío y húmedo, cuenta con un intenso régimen pluvial y una menor amplitud térmica, produciendo una variedad de vinos de perfil sutil, marcada frescura y gran complejidad aromática.</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>Bodega Trapiche Costa y Pampa
+Tel: +542235284392 [whatsapp]
+Email: turismo@cyptrapiche.com.ar
+Web: https://trapiche.com.ar/comin/turismo-chapadmalal/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
-    <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Mar del Plata</oddHeader>
+    <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - General Pueyrredón</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>