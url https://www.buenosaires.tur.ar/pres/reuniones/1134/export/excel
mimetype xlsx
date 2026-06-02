--- v1 (2026-04-18)
+++ v2 (2026-06-02)
@@ -978,51 +978,51 @@
       <c r="E16" t="n">
         <v>800</v>
       </c>
       <c r="F16" t="n">
         <v>500</v>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>TORRES DE MANANTIALES
 Dirección: ALBERTI 453
 Tel: +542235492402 [whatsapp]
 Email: manantiales@manantiales.com.ar
 Web: https://www.manantiales.com.ar
 Redes: https://WWW.MANANTIALES.COM.AR</t>
         </is>
       </c>
     </row>
     <row r="17" ht="75" customHeight="1">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>Uthgra Presidente Juan D. Peron</t>
+          <t>Uthgra Presidente Juan DPeron</t>
         </is>
       </c>
       <c r="C17" t="n">
         <v>3</v>
       </c>
       <c r="E17" t="n">
         <v>600</v>
       </c>
       <c r="F17" t="n">
         <v>400</v>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>UTHGRA PRESIDENTE PERÓN
 Dirección: Tucumán 2662
 Tel: 2234951689
 Email: info@uthgramardelplata.com.ar
 Redes: https://uthgramardelplata.com.ar/, https://www.uthgramardelplata.com.ar</t>
         </is>
       </c>
     </row>
     <row r="18" ht="90" customHeight="1">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
@@ -2921,569 +2921,535 @@
         <is>
           <t>Club de Mar
 Redes: https://clubdemar.com.ar/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - General Pueyrredón</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C28"/>
+  <dimension ref="A1:C26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="52" customWidth="1" min="1" max="1"/>
+    <col width="62" customWidth="1" min="1" max="1"/>
     <col width="80" customWidth="1" min="2" max="2"/>
     <col width="80" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Nombre</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
     <row r="2" ht="45" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Complejo La Serranita</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr"/>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>Un predio de 200 hectáreas a tan sólo 24,5 km de Mar del Plata, en el Barrio Colinas Verdes. Cuentan con Club House, salas de reuniones, y canchas de footgolf.&amp;nbsp;</t>
+        </is>
+      </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Complejo La Serranita
 Email: info@complejolaserranita.com
 Web: https://www.complejolaserranita.com/</t>
         </is>
       </c>
     </row>
-    <row r="3" ht="30" customHeight="1">
+    <row r="3" ht="45" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Mice MDQ Incentives</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Experiencias para turismo de incentivos.</t>
+          <t>DMC</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>Mice MDQ Incentivoes
-[...4 lines deleted...]
-    <row r="4" ht="30" customHeight="1">
+          <t>Mice MDQ Incentives
+Email: info@micemdq.com
+Web: https://www.micemdq.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="60" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
-          <t>Sierra La Vigilancia</t>
+          <t>Sierra La Vigilancia Centro de Trekking y Escalada Deportiva</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Ubicado en Sierra la Vigilancia, es un centro de escalada en roca y actividades de aventura. Un lugar propicio para la práctica de trekking, las caminatas por la naturaleza y actividades de aventura como escalada en roca, rapel y tirolesa.</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>Sierra La Vigilancia
-Web: https://www.sierralavigilancia.com/</t>
+          <t>Sierra La Vigilancia Centro de Trekking y Escalada Deportiva
+Tel: +542234063258 [whatsapp]
+Email: info@sierralavigilancia.com
+Web: https://www.sierralavigilancia.com</t>
         </is>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
+          <t>Brewhouse</t>
+        </is>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>Tour incluye: visita guiada a la fábrica. Degustación de cervezas especiales. Cata con maridaje.</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>Brewhouse
+Web: https://brewhousemdp.com/</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" ht="30" customHeight="1">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>Cervecería Antares- Tour cervecero</t>
+        </is>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>Antares abre las puertas de su fábrica para enseñar el proceso de elaboración de las cervezas que tanto se disfrutan. El bar de la fábrica cuenta con más de 20 estilos propios, cervezas invitadas y en colaboración con amigos cerveceros.</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>Cervecería Antares- Tour cervecero
+Web: https://www.cervezaantares.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="30" customHeight="1">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>Cervecería Baum- Fábrica</t>
+        </is>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>Acceso a las instalaciones y recorrido por la fábrica. Degustación de cerveza de tanque madurador.</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>Cervecería Baum- Fábrica
+Redes: https://www.instagram.com/cervezabaum</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="30" customHeight="1">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>Destilería Kalmar</t>
+        </is>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>Visita guiada de dos horas para sumergirse en un mar de sabores y aromas únicos, degustando los productos, conociendo cada estilo y aprendiendo cuál es el maridaje perfecto para acompañar con cada comida.</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>Destilería Kalmar
+Redes: https://www.instagram.com/destileriakalmar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" ht="30" customHeight="1">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>Mr Fly Trampoline Park</t>
+        </is>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>Primer parque de camas elásticas de Mar del Plata.</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>Mr Fly Trampoline Park
+Redes: https://www.facebook.com/profile.php?id=100070398603358#</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="30" customHeight="1">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>Ready Laser War</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>Un juego de combate, destacado por la tecnología, seguridad, efecto de luces y sonidos en donde vos sos el protagonista&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>Ready Laser War
+Tel: +542235823968 [whatsapp]</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" ht="30" customHeight="1">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>Ready MDQ</t>
+        </is>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>Laberinto laser tag, túnel laser, segas y metegol.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>Ready MDQ
+Tel: +542235225332 [celular]</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="30" customHeight="1">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>Parapente Viento Sur</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>Paseo en parapente biplaza, acompañado de un piloto federado. No requiere experiencia previa ni cuenta con limite de edad. Se realiza en Sierras y Acantilados. Incluye traslados, fotos y videos en HD.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>Parapente Viento Sur
+Tel: +542234363916 [whatsapp]</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="30" customHeight="1">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>La Casualidad- Laberinto y Juegos Ocio Inteligente</t>
+        </is>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>Tiene 8 hectáreas de parque, campo y bosque, un laberinto de 2500 m2 y una piscina.&amp;nbsp;
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>La Casualidad- Laberinto y Juegos Ocio Inteligente
+Web: https://la-casualidad.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="30" customHeight="1">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>Quesos Los Alemanes</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>Recorrido por una quesería artesanal.&amp;nbsp;La visita incluye: recorrido por el campo y el tambo. Se explica el papel del tambo en la producción quesera y su importancia en la economía y cultura local. Cata de quesos artesanales acompañada de vinos seleccionados y frutas frescas. Cada producto se presenta con su historia, proceso y sugerencia de matrimonio a cargo de especialistas"</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>Quesos Los Alemanes
+Redes: https://www.facebook.com/quesoslosalemanes/</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="30" customHeight="1">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>Cabalgatas Guiadas - Club Hípico Gato y Mancha</t>
+        </is>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>Cabalgatas por Laguna de los Padres acompañadas por un guía</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>Cabalgatas Guiadas - Club Hípico Gato y Mancha
+Redes: https://www.facebook.com/ClubHipicoGatoyMancha</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="30" customHeight="1">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>Escuela de SUP Mar del Plata</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>En Balneario Torreón del Monje. &amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>Escuela de SUP Mar del Plata
+Tel: +542236872296 [whatsapp]</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="30" customHeight="1">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>Mar del Plata Surf School</t>
+        </is>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>Escuela de surf para principiantes, intermedios y avanzados. Todas las edades. Alquiler de tablas y trajes</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>Mar del Plata Surf School
+Web: https://www.escueladesurfmdp.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="30" customHeight="1">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>MDP Surf Club</t>
+        </is>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>Clases iniciales de Surf y Stand Up Paddle.</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>MDP Surf Club
+Web: https://www.mdpsurfclub.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="60" customHeight="1">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>Aeroclub Mar del Plata</t>
+        </is>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>Paseos Aéreos. El Paseo Recreativo sobre la ciudad de Mar del Plata se desarrolla despegando desde el Aeroclub Mar del Plata, y ascendiendo hasta los 2000 pies de altitud (600 metros) sobre el nivel de mar, la duración del mismo es de 20 a 25 minutos de vuelo, &amp;nbsp;pudiendo apreciar toda la ciudad en su esplendor, la Costa Atlántica, Aeropuerto de Mar del Plata, el Parque Camet, Laguna de los Padres, Sierra de los Padres, además se observan las Rutas 2, 88, 11, y 226 de la región.</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>Aeroclub Mar del Plata
+Tel: +542236733662 [whatsapp]
+Email: aeromdpbatan@gmail.com
+Web: https://www.aeroclubmardelplata.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="30" customHeight="1">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
           <t>Aquopolis</t>
         </is>
       </c>
-      <c r="B5" s="2" t="inlineStr">
+      <c r="B20" s="2" t="inlineStr">
         <is>
           <t>Parque acuático. Ofrece diversas atracciones como toboganes, piletas, juegos infantiles y diversión extrema. Cuenta con un salón de eventos con capacidad para 180 personas en auditorio.</t>
         </is>
       </c>
-      <c r="C5" s="2" t="inlineStr">
+      <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Aquopolis
 Web: https://aquopolis.com.ar/salon-de-eventos/</t>
         </is>
       </c>
     </row>
-    <row r="6" ht="30" customHeight="1">
-      <c r="A6" s="2" t="inlineStr">
+    <row r="21" ht="30" customHeight="1">
+      <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Aerópolis</t>
         </is>
       </c>
-      <c r="B6" s="2" t="inlineStr">
+      <c r="B21" s="2" t="inlineStr">
         <is>
           <t>Parque Aéreo. Con más de 39 puentes colgantes y 4 circuitos de diferente dificultad en tres niveles de altura. Además: Muro de Escalada, Rapel, Caída Libre y 4 Circuitos de Tirolesas.</t>
         </is>
       </c>
-      <c r="C6" s="2" t="inlineStr">
+      <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Aerópolis
 Web: https://aeropolis.com.ar/</t>
         </is>
       </c>
     </row>
-    <row r="7" ht="60" customHeight="1">
-      <c r="A7" s="2" t="inlineStr">
+    <row r="22" ht="60" customHeight="1">
+      <c r="A22" s="2" t="inlineStr">
         <is>
           <t>Parapente Mar del Plata</t>
         </is>
       </c>
-      <c r="B7" s="2" t="inlineStr">
+      <c r="B22" s="2" t="inlineStr">
         <is>
           <t>Vuelos de bautismo en parapente biplaza. Con piloto federado y grabación del vuelo en HD. A realizarse en zona serrana o acantilados, con traslado a la zona de vuelo.
 No requiere experiencia previa.
 Menores con autorización de los padres.
 &amp;nbsp;</t>
         </is>
       </c>
-      <c r="C7" s="2" t="inlineStr">
+      <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Parapente Mar del Plata
 Web: https://www.parapentemardelplata.com/</t>
         </is>
       </c>
     </row>
-    <row r="8" ht="30" customHeight="1">
-[...72 lines deleted...]
-      <c r="A12" s="2" t="inlineStr">
+    <row r="23" ht="30" customHeight="1">
+      <c r="A23" s="2" t="inlineStr">
         <is>
           <t>Aquasol</t>
         </is>
       </c>
-      <c r="B12" s="2" t="inlineStr">
+      <c r="B23" s="2" t="inlineStr">
         <is>
           <t>Eco Parque Recreativo. Es el mayor parque acuático de Argentina, con increíbles y siempre renovadas atracciones para toda la familia.</t>
         </is>
       </c>
-      <c r="C12" s="2" t="inlineStr">
+      <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Aquasol
 Web: https://www.aquasol.com.ar</t>
         </is>
       </c>
     </row>
-    <row r="13" ht="30" customHeight="1">
-      <c r="A13" s="2" t="inlineStr">
+    <row r="24" ht="30" customHeight="1">
+      <c r="A24" s="2" t="inlineStr">
         <is>
           <t>Crucero Anamora</t>
         </is>
       </c>
-      <c r="B13" s="2" t="inlineStr">
+      <c r="B24" s="2" t="inlineStr">
         <is>
           <t>Paseos de 1 hora 10 min. por la costa marplatense, con ingreso a la base naval. Embarcación de 30 m. de eslora y 6 m. de manga con capacidad para 300 pasajeros. Posee una cubierta superior con solarium, una intermedia totalmente vidriada con mesas y sillones y otra cubierta inferior con bar, pista de baile y baños.</t>
         </is>
       </c>
-      <c r="C13" s="2" t="inlineStr">
+      <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Crucero Anamora
 Web: https://www.cruceroanamora.com.ar</t>
         </is>
       </c>
     </row>
-    <row r="14" ht="30" customHeight="1">
-[...76 lines deleted...]
-      <c r="A18" s="2" t="inlineStr">
+    <row r="25" ht="30" customHeight="1">
+      <c r="A25" s="2" t="inlineStr">
         <is>
           <t>Club de Planeadores Mar del Plata</t>
         </is>
       </c>
-      <c r="B18" s="2" t="inlineStr">
+      <c r="B25" s="2" t="inlineStr">
         <is>
           <t>Vuelo de bautismo en planeador biplaza. El vuelo se compone de un remolque, por medio de un avión a motor, que eleva un planeador biplaza, donde están a bordo el piloto y el tripulante en bautismo, hasta los 600 mts. de altura, allí se libera el planeador que inicia vuelo libre en descenso hasta el aterrizaje. Durante el mismo, además de disfrutar la singular experiencia de vuelo, se contempla la ciudad desde el aire.
 &amp;nbsp;</t>
         </is>
       </c>
-      <c r="C18" s="2" t="inlineStr">
+      <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Club de Planeadores Mar del Plata
 Tel: +542236803828 [celular]</t>
         </is>
       </c>
     </row>
-    <row r="19" ht="30" customHeight="1">
-[...128 lines deleted...]
-    <row r="26" ht="30" customHeight="1">
+    <row r="26" ht="60" customHeight="1">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>MDP Surf Club</t>
+          <t>Bodega Trapiche</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>Clases iniciales de Surf y Stand Up Paddle.
-&amp;nbsp;</t>
+          <t>Es la primera bodega con influencia oceánica del país. La ubicación de sus viñedos a pocos kilómetros del mar, entre el campo y la costa bonaerenses, permite el desarrollo de un producto diferente. El particular clima costero, frío y húmedo, cuenta con un intenso régimen pluvial y una menor amplitud térmica, produciendo una variedad de vinos de perfil sutil, marcada frescura y gran complejidad aromática.</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
-        <is>
-[...34 lines deleted...]
-      <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Bodega Trapiche Costa y Pampa
 Tel: +542235284392 [whatsapp]
 Email: turismo@cyptrapiche.com.ar
 Web: https://trapiche.com.ar/comin/turismo-chapadmalal/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - General Pueyrredón</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>